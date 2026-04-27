--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frwa.2021.666278</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impacts of Landscape Evolution on Heterotrophic Carbon Loss in Intensively Managed Landscapes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yan, Qina; Kumar, Praveen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Water</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-9375</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Soil respiration that releases CO              2              into the atmosphere roughly balances the net primary productivity and varies widely in space and time. However, predicting its spatial variability, particularly in intensively managed landscapes, is challenging due to a lack of understanding of the roles of soil organic carbon (SOC) redistribution resulting from accelerated soil erosion. Here we simulate the heterotrophic carbon loss (HCL)—defined as microbial decomposition of SOC—with soil transport, SOC surface redistribution, and biogeochemical transformation in an agricultural field. The results show that accelerated soil erosion extends the spatial variation of the HCL, and the mechanical-mixing due to tillage further accentuates the contrast. The peak values of HCL occur in areas where soil transport rates are relatively small. Moreover, HCL has a strong correlation with the SOC redistribution rate rather than the soil transport rate. This work characterizes the roles of soil and SOC transport in restructuring the spatial variability of HCL at high spatio-temporal resolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012850</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>