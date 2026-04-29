--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333721</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fgene.2022.836856</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inference of a Boolean Network From Causal Logic Implications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maheshwari, Parul; Assmann, Sarah M.; Albert, Reka</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-8021</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Biological systems contain a large number of molecules that have diverse interactions. A fruitful path to understanding these systems is to represent them with interaction networks, and then describe flow processes in the network with a dynamic model. Boolean modeling, the simplest discrete dynamic modeling framework for biological networks, has proven its value in recapitulating experimental results and making predictions. A first step and major roadblock to the widespread use of Boolean networks in biology is the laborious network inference and construction process. Here we present a streamlined network inference method that combines the discovery of a parsimonious network structure and the identification of Boolean functions that determine the dynamics of the system. This inference method is based on a causal logic analysis method that associates a logic type (sufficient or necessary) to node-pair relationships (whether promoting or inhibitory). We use the causal logic framework to assimilate indirect information obtained from perturbation experiments and infer relationships that have not yet been documented experimentally. We apply this inference method to a well-studied process of hormone signaling in plants, the signaling underlying abscisic acid (ABA)—induced stomatal closure. Applying the causal logic inference method significantly reduces the manual work typically required for network and Boolean model construction. The inferred model agrees with the manually curated model. We also test this method by re-inferring a network representing epithelial to mesenchymal transition based on a subset of the information that was initially used to construct the model. We find that the inference method performs well for various likely scenarios of inference input information. We conclude that our method is an effective approach toward inference of biological networks and can become an efficient step in the iterative process between experiments and computations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1715826</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>