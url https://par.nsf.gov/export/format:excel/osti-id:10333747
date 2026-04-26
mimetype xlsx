--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333747</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/sym14030501</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Search for Cosmic Ray Bursts at 0.1 PeV with a Small Air Shower Array</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clay, Roger; Singh, Jassimar; Homola, Piotr; Bar, Olaf; Beznosko, Dmitry; Bhatt, Apoorva; Bhatta, Gopal; Bibrzycki, Łukasz; Budnev, Nikolay; Alvarez-Castillo, David E.; Dhital, Niraj; Duffy, Alan R.; Frontczak, Michał; Góra, Dariusz; Gupta, Alok C.; Łozowski, Bartosz; Medvedev, Mikhail V.; Mędrala, Justyna; Miszczyk, Justyna; Niedźwiecki, Michał; Piekarczyk, Marcin; Rzecki, Krzysztof; Zamora-Saa, Jilberto; Smelcerz, Katarzyna; Smolek, Karel; Sośnicki, Tomasz; Stasielak, Jaroslaw; Stuglik, Sławomir; Sushchov, Oleksandr; Tursunov, Arman; Wibig, Tadeusz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Symmetry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-8994</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Cosmic Ray Extremely Distributed Observatory (CREDO) pursues a global research strategy dedicated to the search for correlated cosmic rays, so-called Cosmic Ray Ensembles (CRE). Its general approach to CRE detection does not involve any a priori considerations, and its search strategy encompasses both spatial and temporal correlations, on different scales. Here we search for time clustering of the cosmic ray events collected with a small sea-level extensive air shower array at the University of Adelaide. The array consists of seven one-square-metre scintillators enclosing an area of 10 m × 19 m. It has a threshold energy ~0.1 PeV, and records cosmic ray showers at a rate of ~6 mHz. We have examined event arrival times over a period of over 2.5 years in two equipment configurations (without and with GPS timing), recording ~300 k events and ~100 k events. We determined the event time spacing distributions between individual events and the distributions of time periods which contained specific numbers of multiple events. We find that the overall time distributions are as expected for random events. The distribution which was chosen a priori for particular study was for time periods covering five events (four spacings). Overall, these distributions fit closely with expectation, but there are two outliers of short burst periods in data for each configuration. One of these outliers contains eight events within 48 s. The physical characteristics of the array will be discussed together with the analysis procedure, including a comparison between the observed time distributions and expectation based on randomly arriving events.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2010109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>