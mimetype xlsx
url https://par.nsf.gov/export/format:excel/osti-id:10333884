--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333884</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fams.2021.787455</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kernel Distance Measures for Time Series, Random Fields and Other Structured Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Das, Srinjoy; Mhaskar, Hrushikesh N.; Cloninger, Alexander</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Applied Mathematics and Statistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2297-4687</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper introduces kdiff, a novel kernel-based measure for estimating distances between instances of time series, random fields and other forms of structured data. This measure is based on the idea of matching distributions that only overlap over a portion of their region of support. Our proposed measure is inspired by MPdist which has been previously proposed for such datasets and is constructed using Euclidean metrics, whereas kdiff is constructed using non-linear kernel distances. Also, kdiff accounts for both self and cross similarities across the instances and is defined using a lower quantile of the distance distribution. Comparing the cross similarity to self similarity allows for measures of similarity that are more robust to noise and partial occlusions of the relevant signals. Our proposed measure kdiff is a more general form of the well known kernel-based Maximum Mean Discrepancy distance estimated over the embeddings. Some theoretical results are provided for separability conditions using kdiff as a distance measure for clustering and classification problems where the embedding distributions can be modeled as two component mixtures. Applications are demonstrated for clustering of synthetic and real-life time series and image data, and the performance of kdiff is compared to competing distance measures for clustering.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012266; 1819222</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>