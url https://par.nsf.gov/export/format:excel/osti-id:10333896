--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333896</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Work in Progress: Exploring Before Instruction Using an Online GeoGebra Activity in Introductory Engineering Calculus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hieb, Jeffrey L.; DeCaro, Marci S.; Chastain, Raymond J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Paper ID #33300</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work in progress paper discusses preliminary research testing the causal effectiveness of
+exploratory learning in undergraduate STEM courses. Exploratory learning is an active-learning technique that has been shown to improve students’ conceptual understanding, and is therefore well suited for STEM education. This method reverses the order of traditional lecture-then practice methods, by having students explore a novel problem prior to instruction. Participants (N=150) were first-year engineering students enrolled in an introductory engineering calculus course. Students were taught about two-dimensional vectors in an online, asynchronous learning module. Students were randomly assigned to one of two conditions. In the instruct-first condition, students viewed the instruction and then completed a Geogebra™ activity. In the explore-first condition, students completed the activity and then viewed the instruction. Thus, the exact same activities were given to students, allowing us to test the causal effectiveness of reversing the placement of the activity. Afterwards, all students completed an online quiz and a later Vector test. A number of students opened but did not complete the activity. Of those students, no effects of condition were found. For the students who completed the activity, those in the explore-first condition scored higher on the quiz than those in the instruct-first condition. Scores were trending in a similar direction on the vector test. These results demonstrate the potential of exploratory learning to improve understanding in engineering mathematics, and in an online module format. This research also suggests that Geogebra™ may be a useful tool for developing an exploration activity students can complete online.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012342</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>