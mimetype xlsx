--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334008</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s12859-022-04683-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DISTEMA: distance map-based estimation of single protein model accuracy with attentive 2D convolutional neural network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Xiao; Cheng, Jianlin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BMC Bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>S3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1471-2105</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              Estimation of the accuracy (quality) of protein structural models is important for both prediction and use of protein structural models. Deep learning methods have been used to integrate protein structure features to predict the quality of protein models. Inter-residue distances are key information for predicting protein’s tertiary structures and therefore have good potentials to predict the quality of protein structural models. However, few methods have been developed to fully take advantage of predicted inter-residue distance maps to estimate the accuracy of a single protein structural model.                                      Result              We developed an attentive 2D convolutional neural network (CNN) with channel-wise attention to take only a raw difference map between the inter-residue distance map calculated from a single protein model and the distance map predicted from the protein sequence as input to predict the quality of the model. The network comprises multiple convolutional layers, batch normalization layers, dense layers, and Squeeze-and-Excitation blocks with attention to automatically extract features relevant to protein model quality from the raw input without using any expert-curated features. We evaluated DISTEMA’s capability of selecting the best models for CASP13 targets in terms of ranking loss of GDT-TS score. The ranking loss of DISTEMA is 0.079, lower than several state-of-the-art single-model quality assessment methods.                                      Conclusion                              This work demonstrates that using raw inter-residue distance information with deep learning can predict the quality of protein structural models reasonably well. DISTEMA is freely at                https://github.com/jianlin-cheng/DISTEMA</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763246</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>