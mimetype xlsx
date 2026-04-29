--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frobt.2021.703807</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pose Generation for Social Robots in Conversational Group Formations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vázquez, Marynel; Lew, Alexander; Gorevoy, Eden; Connolly, Joe</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Robotics and AI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-9144</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study two approaches for predicting an appropriate pose for a robot to take part in group formations typical of social human conversations subject to the physical layout of the surrounding environment. One method is model-based and explicitly encodes key geometric aspects of conversational formations. The other method is data-driven. It implicitly models key properties of spatial arrangements using graph neural networks and an adversarial training regimen. We evaluate the proposed approaches through quantitative metrics designed for this problem domain and via a human experiment. Our results suggest that the proposed methods are effective at reasoning about the environment layout and conversational group formations. They can also be used repeatedly to simulate conversational spatial arrangements despite being designed to output a single pose at a time. However, the methods showed different strengths. For example, the geometric approach was more successful at avoiding poses generated in nonfree areas of the environment, but the data-driven method was better at capturing the variability of conversational spatial formations. We discuss ways to address open challenges for the pose generation problem and other interesting avenues for future work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924802</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>