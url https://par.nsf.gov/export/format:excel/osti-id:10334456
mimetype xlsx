--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334456</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmicb.2021.689688</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distribution Patterns of Ciliate Diversity in the South China Sea</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Weiwei; McManus, George B.; Lin, Xiaofeng; Huang, Honghui; Zhang, Wenjing; Tan, Yehui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-302X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ciliates are abundant microplankton that are widely distributed in the ocean. In this paper, the distribution patterns of ciliate diversity in the South China Sea (SCS) were analyzed by compiling community data from previous publications. Based on morphological identification, a total of 592 ciliate species have been recorded in the SCS. The ciliate communities in intertidal, neritic and oceanic water areas were compared in terms of taxonomy, motility and feeding habit composition, respectively. Significant community variation was revealed among the three areas, but the difference between the intertidal area and the other two areas was more significant than that between neritic and oceanic areas. The distributions of ciliates within each of the three areas were also analyzed. In the intertidal water, the community was not significantly different among sites but did differ among habitat types. In neritic and oceanic areas, the spatial variation of communities among different sites was clearly observed. Comparison of communities by taxonomic and ecological traits (motility and feeding habit) indicated that these traits similarly revealed the geographical pattern of ciliates on a large scale in the SCS, but to distinguish the community variation on a local scale, taxonomic traits has higher resolution than ecological traits. In addition, we assessed the relative influences of environmental and spatial factors on assembly of ciliate communities in the SCS and found that environmental selection is the major process structuring the taxonomic composition in intertidal water, while spatial processes played significant roles in influencing the taxonomic composition in neritic and oceanic water. Among ecological traits, environmental selection had the most important impact on distributions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924527</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>