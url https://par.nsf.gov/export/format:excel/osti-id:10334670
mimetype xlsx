--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334670</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D1EE02664J</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A niobium oxide with a shear structure and planar defects for high-power lithium ion batteries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Tongtong; Nam, Gyutae; Liu, Kuanting; Wang, Jeng-Han; Zhao, Bote; Ding, Yong; Soule, Luke; Avdeev, Maxim; Luo, Zheyu; Zhang, Weilin; Yuan, Tao; Jing, Panpan; Kim, Min Gyu; Song, Yanyan; Liu, Meilin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energy &amp; Environmental Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>254 to 264</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1754-5692</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The development of anode materials with high-rate capability is critical to high-power lithium batteries. T-Nb              2              O              5              has been widely reported to exhibit pseudocapacitive behavior and fast lithium storage capability. However, the other polymorphs of Nb              2              O              5              prepared at higher temperatures have the potential to achieve even higher specific capacity and tap density than T-Nb              2              O              5              , offering higher volumetric power and energy density. Here, micrometer-sized H-Nb              2              O              5              with rich Wadsley planar defects (denoted as d-H-Nb              2              O              5              ) is designed for fast lithium storage. The performance of H-Nb              2              O              5              with local rearrangements of [NbO              6              ] octahedra blocks surpasses that of T-Nb              2              O              5              in terms of specific capacity, rate capability, and stability. A wide range variation in the valence of niobium ions upon lithiation was observed for defective H-Nb              2              O              5              via operando              X-ray absorption spectroscopy.              Operando              extended X-ray absorption fine structure and              ex situ              Raman spectroscopy analyses reveal a large and reversible distortion of the structure in the two-phase region. Computation and              ex situ              X-ray diffraction analysis reveal that the shear structure expands along major lithium diffusion pathways and contracts in the direction perpendicular to the shear plane. Planar defects relieve strain through perpendicular arrangements of blocks, minimizing volume change and enhancing structural stability. In addition, strong Li adsorption on planar defects enlarges intercalation capacity. Different from nanostructure engineering, our strategy to modify the planar defects in the bulk phase can effectively improve the intrinsic properties. The findings in this work offer new insights into the design of fast Li-ion storage materials in micrometer sizes through defect engineering, and the strategy is applicable to the material discovery for other energy-related applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1742828</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>