--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334741</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/su122310112</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Review of Funding Mechanisms for US Floodplain Buyouts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peterson, Kelsey; Apadula, Emily; Salvesen, David; Hino, Miyuki; Kihslinger, Rebecca; BenDor, Todd K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10112</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2071-1050</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Increases in extreme weather events have caused extensive flooding across the United States. In response, federal, state, and local governments have broadened their flood mitigation strategies to include acquisition and demolition of flood-damaged homes (“buyouts”). Little work has documented or analyzed the range of strategies for funding buyouts. Federal programs provide the bulk of funding, but these programs are often slow. Also, state and local governments struggle to meet cost-match requirements. We present and analyze a nationwide census of buyout funding programs (n = 34), which draw on five primary funding mechanisms. We find that state and local governments are using a range of traditional and innovative financial mechanisms, including municipal/green bonds, revolving loan funds, local option sales taxes, and stormwater utility fees, as viable tools for funding buyouts. These tools may promote more autonomy from federal government mitigation programs, and ultimately, faster buyout processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1660450</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>