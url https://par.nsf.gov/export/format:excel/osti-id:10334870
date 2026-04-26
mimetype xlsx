--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334870</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ac4700</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pulse Peak Migration during the Outburst Decay of the Magnetar SGR 1830-0645: Crustal Motion and Magnetospheric Untwisting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Younes, George; Lander, Samuel K; Baring, Matthew G.; Enoto, Teruaki; Kouveliotou, Chryssa; Wadiasingh, Zorawar; Ho, Wynn C.; Harding, Alice K.; Arzoumanian, Zaven; Gendreau, Keith; Güver, Tolga; Hu, Chin-Ping; Malacaria, Christian; Ray, Paul S.; Strohmayer, Tod E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>924</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Magnetars, isolated neutron stars with magnetic-field strengths typically ≳10              14              G, exhibit distinctive months-long outburst epochs during which strong evolution of soft X-ray pulse profiles, along with nonthermal magnetospheric emission components, is often observed. Using near-daily NICER observations of the magnetar SGR 1830-0645 during the first 37 days of a recent outburst decay, a pulse peak migration in phase is clearly observed, transforming the pulse shape from an initially triple-peaked to a single-peaked profile. Such peak merging has not been seen before for a magnetar. Our high-resolution phase-resolved spectroscopic analysis reveals no significant evolution of temperature despite the complex initial pulse shape, yet the inferred surface hot spots shrink during peak migration and outburst decay. We suggest two possible origins for this evolution. For internal heating of the surface, tectonic motion of the crust may be its underlying cause. The inferred speed of this crustal motion is ≲100 m day              −1              , constraining the density of the driving region to              ρ              ∼ 10              10              g cm              −3              , at a depth of ∼200 m. Alternatively, the hot spots could be heated by particle bombardment from a twisted magnetosphere possessing flux tubes or ropes, somewhat resembling solar coronal loops, that untwist and dissipate on the 30–40 day timescale. The peak migration may then be due to a combination of field-line footpoint motion (necessarily driven by crustal motion) and evolving surface radiation beaming. This novel data set paints a vivid picture of the dynamics associated with magnetar outbursts, yet it also highlights the need for a more generic theoretical picture where magnetosphere and crust are considered in tandem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813649</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>