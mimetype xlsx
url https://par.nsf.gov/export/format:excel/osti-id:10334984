--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334984</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/geosciences12010027</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Survey of Uncertainty Quantification in Machine Learning for Space Weather Prediction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Siddique, Talha; Mahmud, Md; Keesee, Amy; Ngwira, Chigomezyo; Connor, Hyunju</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-3263</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With the availability of data and computational technologies in the modern world, machine learning (ML) has emerged as a preferred methodology for data analysis and prediction. While ML holds great promise, the results from such models are not fully unreliable due to the challenges introduced by uncertainty. An ML model generates an optimal solution based on its training data. However, if the uncertainty in the data and the model parameters are not considered, such optimal solutions have a high risk of failure in actual world deployment. This paper surveys the different approaches used in ML to quantify uncertainty. The paper also exhibits the implications of quantifying uncertainty when using ML by performing two case studies with space physics in focus. The first case study consists of the classification of auroral images in predefined labels. In the second case study, the horizontal component of the perturbed magnetic field measured at the Earth’s surface was predicted for the study of Geomagnetically Induced Currents (GICs) by training the model using time series data. In both cases, a Bayesian Neural Network (BNN) was trained to generate predictions, along with epistemic and aleatoric uncertainties. Finally, the pros and cons of both Gaussian Process Regression (GPR) models and Bayesian Deep Learning (DL) are weighed. The paper also provides recommendations for the models that need exploration, focusing on space weather prediction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920965</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>