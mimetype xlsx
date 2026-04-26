--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10334999</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/socpro/spab059</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Divergent Residential Pathways from Flood-Prone Areas: How Neighborhood Inequalities Are Shaping Urban Climate Adaptation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Elliott, James R; Loughran, Kevin; Brown, Phylicia Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Problems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0037-7791</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Flood risks are rising across the United States, putting the economic and social values of growing numbers of homes at risk. In response, the federal government is funding the purchase and demolition of housing in areas of greatest jeopardy, tacitly promoting residential resettlement as a strategy of climate adaptation, especially in cities. Despite these developments little is known about where people move when they engage in such resettlement or how answers to that question vary by the racial and economic status of their flood-prone neighborhoods. The present study begins to fill that gap. We introduce a new typology for classifying environmental resettlement along two socio-spatial dimensions of community attachment: (a) distance moved from one’s flood-prone home; and (b) average distance resettled from similarly relocated neighbors. Next, we analyze data from 1,572 homeowners who accepted government-funded buyouts across 39 neighborhood areas in Harris County, Texas – Houston’s urban core. Results indicate that homeowners from more privileged neighborhoods resettle closer to their flood-prone homes and to one another, thus helping to preserve the social and economic value of their homes; homeowners from less privileged areas end up farther away from both. Implications for understanding social inequities in government-funded urban climate adaptation are discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2116479; 2116488</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>