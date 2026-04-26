--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335166</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0264267</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revealing the queer-spectrum in STEM through robust demographic data collection in undergraduate engineering and computer science courses at four institutions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Casper, A. M.; Atadero, Rebecca A.; Fuselier, Linda C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Grinnell, Frederick</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0264267</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Queer identities are often ignored in diversity initiatives, yet there is a growing body of research that describes notable heterosexist and gender-normative expectations in STEM that lead to unsupportive and discriminatory environments and to the lower persistence of queer individuals. Research on the experiences of queer-spectrum individuals is limited by current demographic practices. In surveys that are queer-inclusive there is no consensus on best practices, and individuals with queer genders and queer sexual, romantic, and related orientations are often lumped together in a general category (e.g. LGBTQ+). We developed two queer-inclusive demographics questions and administered them as part of a larger study in undergraduate engineering and computer science classes (n = 3698), to determine which of three survey types for gender (conventional, queered, open-ended) provided the most robust data and compared responses to national data to determine if students with queer genders and/or queer sexual, romantic, and related orientations were underrepresented in engineering and computer science programs. The gender survey with queer-identity options provided the most robust data, as measured by higher response rates and relatively high rates of disclosing queer identities. The conventional survey (male, female, other) had significantly fewer students disclose queer identities, and the open-ended survey had a significantly higher non-response rate. Allowing for multiple responses on the survey was important: 78% of those with queer gender identities and 9% of those with queer sexual, romantic and related orientations selected multiple identities within the same survey question. Queer students in our study were underrepresented relative to national data. Students who disclosed queer gender identities were 7/100ths of the expected number, and those with queer orientations were under-represented by one-quarter. Further work developing a research-based queered demographics instrument is needed for larger-scale changes in demographics practices, which will help others identify and address barriers that queer-spectrum individuals face in STEM.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1726268</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>