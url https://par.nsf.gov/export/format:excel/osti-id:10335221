--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335221</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sign Language Video Anonymization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xia, Zhaoyang; Chen, Yuxiao; Zhangli, Qilong; Huenerfauth, Matt; Neidle, Carol; Metaxas, Dimitris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the LREC2022 10th Workshop on the Representation and Processing of Sign Languages: Multilingual Sign Language Resources, Marseille, France, 25 June 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>202-211</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deaf signers who wish to communicate in their native language frequently share videos on the Web. However, videos cannot preserve privacy—as is often desirable for discussion of sensitive topics—since both hands and face convey critical linguistic information and therefore cannot be obscured without degrading communication. Deaf signers have expressed interest in video anonymization that would preserve linguistic content. However, attempts to develop such technology have thus far shown limited success. We are developing a new method for such anonymization, with input from ASL signers. We modify a motion-based image animation model to generate high-resolution videos with the signer identity changed, but with preservation of linguistically significant motions and facial expressions. An asymmetric encoder-decoder structured image generator is used to generate the high-resolution target frame from the low-resolution source frame based on the optical flow and confidence map. We explicitly guide the model to attain clear generation of hands and face by using bounding boxes to improve the loss computation. FID and KID scores are used for evaluation of the realism of the generated frames. This technology shows great potential for practical applications to benefit deaf signers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2040638; 1763486</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>