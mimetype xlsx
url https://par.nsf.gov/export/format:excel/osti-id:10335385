--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335385</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.abj6987</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The complete sequence of a human genome</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nurk, Sergey; Koren, Sergey; Rhie, Arang; Rautiainen, Mikko; Bzikadze, Andrey V.; Mikheenko, Alla; Vollger, Mitchell R.; Altemose, Nicolas; Uralsky, Lev; Gershman, Ariel; Aganezov, Sergey; Hoyt, Savannah J.; Diekhans, Mark; Logsdon, Glennis A.; Alonge, Michael; Antonarakis, Stylianos E.; Borchers, Matthew; Bouffard, Gerard G.; Brooks, Shelise Y.; Caldas, Gina V.; Chen, Nae-Chyun; Cheng, Haoyu; Chin, Chen-Shan; Chow, William; de Lima, Leonardo G.; Dishuck, Philip C.; Durbin, Richard; Dvorkina, Tatiana; Fiddes, Ian T.; Formenti, Giulio; Fulton, Robert S.; Fungtammasan, Arkarachai; Garrison, Erik; Grady, Patrick G.; Graves-Lindsay, Tina A.; Hall, Ira M.; Hansen, Nancy F.; Hartley, Gabrielle A.; Haukness, Marina; Howe, Kerstin; Hunkapiller, Michael W.; Jain, Chirag; Jain, Miten; Jarvis, Erich D.; Kerpedjiev, Peter; Kirsche, Melanie; Kolmogorov, Mikhail; Korlach, Jonas; Kremitzki, Milinn; Li, Heng; Maduro, Valerie V.; Marschall, Tobias; McCartney, Ann M.; McDaniel, Jennifer; Miller, Danny E.; Mullikin, James C.; Myers, Eugene W.; Olson, Nathan D.; Paten, Benedict; Peluso, Paul; Pevzner, Pavel A.; Porubsky, David; Potapova, Tamara; Rogaev, Evgeny I.; Rosenfeld, Jeffrey A.; Salzberg, Steven L.; Schneider, Valerie A.; Sedlazeck, Fritz J.; Shafin, Kishwar; Shew, Colin J.; Shumate, Alaina; Sims, Ying; Smit, Arian F.; Soto, Daniela C.; Sović, Ivan; Storer, Jessica M.; Streets, Aaron; Sullivan, Beth A.; Thibaud-Nissen, Françoise; Torrance, James; Wagner, Justin; Walenz, Brian P.; Wenger, Aaron; Wood, Jonathan M.; Xiao, Chunlin; Yan, Stephanie M.; Young, Alice C.; Zarate, Samantha; Surti, Urvashi; McCoy, Rajiv C.; Dennis, Megan Y.; Alexandrov, Ivan A.; Gerton, Jennifer L.; O’Neill, Rachel J.; Timp, Winston; Zook, Justin M.; Schatz, Michael C.; Eichler, Evan E.; Miga, Karen H.; Phillippy, Adam M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>376</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6588</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>44 to 53</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Since its initial release in 2000, the human reference genome has covered only the euchromatic fraction of the genome, leaving important heterochromatic regions unfinished. Addressing the remaining 8% of the genome, the Telomere-to-Telomere (T2T) Consortium presents a complete 3.055 billion–base pair sequence of a human genome, T2T-CHM13, that includes gapless assemblies for all chromosomes except Y, corrects errors in the prior references, and introduces nearly 200 million base pairs of sequence containing 1956 gene predictions, 99 of which are predicted to be protein coding. The completed regions include all centromeric satellite arrays, recent segmental duplications, and the short arms of all five acrocentric chromosomes, unlocking these complex regions of the genome to variational and functional studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1732253; 1350041; 1758800; 1920103</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>