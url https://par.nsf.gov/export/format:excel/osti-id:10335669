--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335669</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48550/arXiv.2105.09296</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pink for Princesses, Blue for Superheroes: The Need to Examine Gender Stereotypes in Kid's Products in Search and Recommendations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Raj, Amifa; Milton, Ashlee; Ekstrand, Michael D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>KidRec '21: 5th International and Interdisciplinary Perspectives on Children \&amp; Recommender and Information Retrieval Systems (KidRec) Search and Recommendation Technology through the Lens of a Teacher- Co-located with ACM IDC 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this position paper, we argue for the need to investigate if and how gender stereotypes manifest in search and recommender this http URL a starting point, we particularly focus on how these systems may propagate and reinforce gender stereotypes through their results in learning environments, a context where teachers and children in their formative stage regularly interact with these systems. We provide motivating examples supporting our concerns and outline an agenda to support future research addressing the phenomena.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>