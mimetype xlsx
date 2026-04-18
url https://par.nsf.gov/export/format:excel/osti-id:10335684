--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335684</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.21468/SciPostPhys.11.4.084</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Decoherent quench dynamics across quantum phase transitions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kuo, Wei-Ting; Arovas, Daniel; Vishveshwara, Smitha; You, Yi-Zhuang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SciPost Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2542-4653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present a formulation for investigating quench dynamics acrossquantum phase transitions in the presence of decoherence. We formulatedecoherent dynamics induced by continuous quantum non-demolitionmeasurements of the instantaneous Hamiltonian. We generalize thewell-studied universal Kibble-Zurek behavior for linear temporal driveacross the critical point. We identify a strong decoherence regimewherein the decoherence time is shorter than the standard correlationtime, which varies as the inverse gap above the groundstate. In thisregime, we find that the freeze-out time                                                \bar{t}\sim\tau^{{2\nu z}/({1+2\nu z})}                                                                                    t                        -                                            ∼                                              τ                                                                              2                            ν                            z                                                    /                                                      (                            1                            +                            2                            ν                            z                            )                                                                                                                                                          for when the system falls out of equilibrium and the associatedfreeze-out length                                                \bar{\xi}\sim\tau^{\nu/({1+2\nu z})}                                                                                    ξ                        ‾                                            ∼                                              τ                                                  ν                          /                                                      (                            1                            +                            2                            ν                            z                            )                                                                                                                                                          show power-law scaling with respect to the quench rate                                                1/\tau                                                            1                      /                      τ                                                                                  ,where the exponents depend on the correlation length exponent                                                \nu                                      ν                                                              and the dynamical exponent                                                z                                      z                                                              associated with the transition. The universal exponents differ fromthose of standard Kibble-Zurek scaling. We explicitly demonstrate thisscaling behavior in the instance of a topological transition in a Cherninsulator system. We show that the freeze-out time scale can be probedfrom the relaxation of the Hall conductivity. Furthermore, onintroducing disorder to break translational invariance, we demonstratehow quenching results in regions of imbalanced excitation densitycharacterized by an emergent length scale which also shows universalscaling. We perform numerical simulations to confirm our analyticalpredictions and corroborate the scaling arguments that we postulate asuniversal to a host of systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004825</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>