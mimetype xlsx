--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335825</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/2021.04.04.438427</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OGUs enable effective, phylogeny-aware analysis of even shallow metagenome community structures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qiyun Zhu; Shi Huang; Antonio Gonzalez; Imran McGrath; Daniel McDonald; Niina Haiminen; George Armstrong; Yoshiki Vázquez-Baeza; Julian Yu; Justin Kuczynski; Gregory D. Sepich-Poore; Austin D. Swafford; Promi Das; Justin P. Shaffer; Franck Lejzerowicz; Pedro Belda-Ferre; Aki S. Havulinna; Guillaume Méric; Teemu Niiranen; Leo Lahti; Veikko Salomaa; Ho-Cheol Kim; Mohit Jain; Michael Inouye; Jack A. Gilbert; Rob Knight</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2692-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce Operational Genomic Unit (OGU), a metagenome analysis strategy that directly exploits sequence alignment hits to individual reference genomes as the minimum unit for assessing the diversity of microbial communities and their relevance to environmental factors. This approach is independent from taxonomic classification, granting the possibility of maximal resolution of community composition, and organizes features into an accurate hierarchy using a phylogenomic tree. The outputs are suitable for contemporary analytical protocols for community ecology, differential abundance and supervised learning while supporting phylogenetic methods, such as UniFrac and phylofactorization, that are seldomly applied to shotgun metagenomics despite being prevalent in 16S rRNA gene amplicon studies. As demonstrated in one synthetic and two real-world case studies, the OGU method produces biologically meaningful patterns from microbiome datasets. Such patterns further remain detectable at very low metagenomic sequencing depths. Compared with taxonomic unit-based analyses implemented in currently adopted metagenomics tools, and the analysis of 16S rRNA gene amplicon sequence variants, this method shows superiority in informing biologically relevant insights, including stronger correlation with body environment and host sex on the Human Microbiome Project dataset, and more accurate prediction of human age by the gut microbiomes in the Finnish population. We provide Woltka, a bioinformatics tool to implement this method, with full integration with the QIIME 2 package and the Qiita web platform, to facilitate OGU adoption in future metagenomics studies.
+Importance Shotgun metagenomics is a powerful, yet computationally challenging, technique compared to 16S rRNA gene amplicon sequencing for decoding the composition and structure of microbial communities. However, current analyses of metagenomic data are primarily based on taxonomic classification, which is limited in feature resolution compared to 16S rRNA amplicon sequence variant analysis. To solve these challenges, we introduce Operational Genomic Units (OGUs), which are the individual reference genomes derived from sequence alignment results, without further assigning them taxonomy. The OGU method advances current read-based metagenomics in two dimensions: (i) providing maximal resolution of community composition while (ii) permitting use of phylogeny-aware tools. Our analysis of real-world datasets shows several advantages over currently adopted metagenomic analysis methods and the finest-grained 16S rRNA analysis methods in predicting biological traits. We thus propose the adoption of OGU as standard practice in metagenomic studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2038509</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>