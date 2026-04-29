--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10335975</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/life11101020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Niche Preference of Escherichia coli in a Peri-Urban Pond Ecosystem</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>NandaKafle, Gitanjali; Huegen, Taylor; Potgieter, Sarah C.; Steenkamp, Emma; Venter, Stephanus N.; Brözel, Volker S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Life</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1020</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2075-1729</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Escherichia coli comprises diverse strains with a large accessory genome, indicating functional diversity and the ability to adapt to a range of niches. Specific strains would display greatest fitness in niches matching their combination of phenotypic traits. Given this hypothesis, we sought to determine whether E. coli in a peri-urban pond and associated cattle pasture display niche preference. Samples were collected from water, sediment, aquatic plants, water snails associated with the pond, as well as bovine feces from cattle in an adjacent pasture. Isolates (120) were obtained after plating on Membrane Lactose Glucuronide Agar (MLGA). We used the uidA and mutS sequences for all isolates to determine phylogeny by maximum likelihood, and population structure through gene flow analysis. PCR was used to allocate isolates to phylogroups and to determine the presence of pathogenicity/virulence genes (stxI, stxII, eaeA, hlyA, ST, and LT). Antimicrobial resistance was determined using a disk diffusion assay for Tetracycline, Gentamicin, Ciprofloxacin, Meropenem, Ceftriaxone, and Azithromycin. Our results showed that isolates from water, sediment, and water plants were similar by phylogroup distribution, virulence gene distribution, and antibiotic resistance while both snail and feces populations were significantly different. Few of the feces isolates were significantly similar to aquatic ones, and most of the snail isolates were also different. Population structure analysis indicated three genetic backgrounds associated with bovine, snail, and aquatic environments. Collectively these data support niche preference of E. coli isolates occurring in this ecosystem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849206</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>