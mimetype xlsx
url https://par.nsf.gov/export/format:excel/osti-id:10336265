--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10336265</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/17/01/P01037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wire-cell 3D pattern recognition techniques for neutrino event reconstruction in large LArTPCs: algorithm description and quantitative evaluation with MicroBooNE simulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abratenko, P.; An, R.; Anthony, J.; Arellano, L.; Asaadi, J.; Ashkenazi, A.; Balasubramanian, S.; Baller, B.; Barnes, C.; Barr, G.; Basque, V.; Bathe-Peters, L.; Benevides Rodrigues, O.; Berkman, S.; Bhanderi, A.; Bhat, A.; Bishai, M.; Blake, A.; Bolton, T.; Book, J.Y.; Camilleri, L.; Caratelli, D.; Caro Terrazas, I.; Castillo Fernandez, R.; Cavanna, F.; Cerati, G.; Chen, Y.; Cianci, D.; Conrad, J.M.; Convery, M.; Cooper-Troendle, L.; Crespo-Anadón, J.I.; Del Tutto, M.; Dennis, S.R.; Detje, P.; Devitt, A.; Diurba, R.; Dorrill, R.; Duffy, K.; Dytman, S.; Eberly, B.; Ereditato, A.; Evans, J.J.; Fine, R.; Fiorentini Aguirre, G.A.; Fitzpatrick, R.S.; Fleming, B.T.; Foppiani, N.; Franco, D.; Furmanski, A.P.; Garcia-Gamez, D.; Gardiner, S.; Ge, G.; Gollapinni, S.; Goodwin, O.; Gramellini, E.; Green, P.; Greenlee, H.; Gu, W.; Guenette, R.; Guzowski, P.; Hagaman, L.; Hen, O.; Hilgenberg, C.; Horton-Smith, G.A.; Hourlier, A.; Itay, R.; James, C.; Ji, X.; Jiang, L.; Jo, J.H.; Johnson, R.A.; Jwa, Y.-J.; Kalra, D.; Kamp, N.; Kaneshige, N.; Karagiorgi, G.; Ketchum, W.; Kirby, M.; Kobilarcik, T.; Kreslo, I.; LaZur, R.; Lepetic, I.; Li, K.; Li, Y.; Lin, K.; Littlejohn, B.R.; Louis, W.C.; Luo, X.; Manivannan, K.; Mariani, C.; Marsden, D.; Marshall, J.; Martinez Caicedo, D.A.; Mason, K.; Mastbaum, A.; McConkey, N.; Meddage, V.; Mettler, T.; Miller, K.; Mills, J.; Mistry, K.; Mogan, A.; Mohayai, T.; Moon, J.; Mooney, M.; Moor, A.F.; Moore, C.D.; Mora Lepin, L.; Mousseau, J.; Murphy, M.; Naples, D.; Navrer-Agasson, A.; Nebot-Guinot, M.; Neely, R.K.; Newmark, D.A.; Nowak, J.; Nunes, M.; Palamara, O.; Paolone, V.; Papadopoulou, A.; Papavassiliou, V.; Pate, S.F.; Patel, N.; Paudel, A.; Pavlovic, Z.; Piasetzky, E.; Ponce-Pinto, I.D.; Prince, S.; Qian, X.; Raaf, J.L.; Radeka, V.; Rafique, A.; Reggiani-Guzzo, M.; Ren, L.; Rice, L.C.J.; Rochester, L.; Rodriguez Rondon, J.; Rosenberg, M.; Ross-Lonergan, M.; Scanavini, G.; Schmitz, D.W.; Schukraft, A.; Seligman, W.; Shaevitz, M.H.; Sharankova, R.; Shi, J.; Sinclair, J.; Smith, A.; Snider, E.L.; Soderberg, M.; Söldner-Rembold, S.; Spentzouris, P.; Spitz, J.; Stancari, M.; St. John, J.; Strauss, T.; Sutton, K.; Sword-Fehlberg, S.; Szelc, A.M.; Tagg, N.; Tang, W.; Terao, K.; Thorpe, C.; Totani, D.; Toups, M.; Tsai, Y.-T.; Uchida, M.A.; Usher, T.; Van De Pontseele, W.; Viren, B.; Weber, M.; Wei, H.; Williams, Z.; Wolbers, S.; Wongjirad, T.; Wospakrik, M.; Wresilo, K.; Wright, N.; Wu, W.; Yandel, E.; Yang, T.; Yarbrough, G.; Yates, L.E.; Yu, H.W.; Zeller, G.P.; Zennamo, J.; Zhang, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P01037</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Wire-Cell is a 3D event reconstruction package for liquid  argon time projection chambers. Through geometry, time, and drifted  charge from multiple readout wire planes, 3D space points with  associated charge are reconstructed prior to the pattern recognition  stage.  Pattern recognition techniques, including track trajectory  and d              Q              /d              x              (ionization charge per unit length) fitting, 3D neutrino  vertex fitting, track and shower separation, particle-level  clustering, and particle identification are then applied on these 3D  space points as well as the original 2D projection measurements.  A  deep neural network is developed to enhance the reconstruction of  the neutrino interaction vertex.  Compared to traditional  algorithms, the deep neural network boosts the vertex efficiency by  a relative 30% for charged-current ν              e              interactions.  This  pattern recognition achieves 80–90% reconstruction efficiencies  for primary leptons, after a 65.8% (72.9%) vertex efficiency for  charged-current ν              e              (ν              μ              ) interactions.  Based on the  resulting reconstructed particles and their kinematics, we also  achieve 15-20% energy reconstruction resolutions for  charged-current neutrino interactions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1913983; 1801996</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>