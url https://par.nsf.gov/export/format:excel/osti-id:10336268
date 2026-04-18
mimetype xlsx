--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10336268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/math9192458</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hermite B-Splines: n-Refinability and Mask Factorization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cotronei, Mariantonia; Moosmüller, Caroline</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2458</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7390</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper deals with polynomial Hermite splines. In the first part, we provide a simple and fast procedure to compute the refinement mask of the Hermite B-splines of any order and in the case of a general scaling factor. Our procedure is solely derived from the polynomial reproduction properties satisfied by Hermite splines and it does not require the explicit construction or evaluation of the basis functions. The second part of the paper discusses the factorization properties of the Hermite B-spline masks in terms of the augmented Taylor operator, which is shown to be the minimal annihilator for the space of discrete monomial Hermite sequences of a fixed degree. All our results can be of use, in particular, in the context of Hermite subdivision schemes and multi-wavelets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111322</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>