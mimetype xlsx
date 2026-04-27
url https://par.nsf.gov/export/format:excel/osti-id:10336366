--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10336366</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3411764.3445728</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tessera: Discretizing Data Analysis Workflows on a Task Level</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yan, Jing Nathan; Gu, Ziwei; Rzeszotarski, Jeffrey M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI '21: Proceedings of the 2021 CHI Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 15</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Researchers have investigated a number of strategies for capturing and analyzing data analyst event logs in order to design better tools, identify failure points, and guide users. However, this remains challenging because individual- and session-level behavioral differences lead to an explosion of complexity and there are few guarantees that log observations map to user cognition. In this paper we introduce a technique for segmenting sequential analyst event logs which combines data, interaction, and user features in order to create discrete blocks of goal-directed activity. Using measures of inter-dependency and comparisons between analysis states, these blocks identify patterns in interaction logs coupled with the current view that users are examining. Through an analysis of publicly available data and data from a lab study across a variety of analysis tasks, we validate that our segmentation approach aligns with users’ changing goals and tasks. Finally, we identify several downstream applications for our approach.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1850195</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>