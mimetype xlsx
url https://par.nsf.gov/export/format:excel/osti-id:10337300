--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10337300</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ijms23084293</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Frequent Spindle Assembly Errors Require Structural Rearrangement to Complete Meiosis in Zea mays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weiss, Jodi D.; McVey, Shelby L.; Stinebaugh, Sarah E.; Sullivan, Caroline F.; Dawe, R. Kelly; Nannas, Natalie J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Molecular Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4293</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1422-0067</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The success of an organism is contingent upon its ability to faithfully pass on its genetic material. In the meiosis of many species, the process of chromosome segregation requires that bipolar spindles be formed without the aid of dedicated microtubule organizing centers, such as centrosomes. Here, we describe detailed analyses of acentrosomal spindle assembly and disassembly in time-lapse images, from live meiotic cells of Zea mays. Microtubules organized on the nuclear envelope with a perinuclear ring structure until nuclear envelope breakdown, at which point microtubules began bundling into a bipolar form. However, the process and timing of spindle assembly was highly variable, with frequent assembly errors in both meiosis I and II. Approximately 61% of cells formed incorrect spindle morphologies, with the most prevalent being tripolar spindles. The erroneous spindles were actively rearranged to bipolar through a coalescence of poles before proceeding to anaphase. Spindle disassembly occurred as a two-state process with a slow depolymerization, followed by a quick collapse. The results demonstrate that maize meiosis I and II spindle assembly is remarkably fluid in the early assembly stages, but otherwise proceeds through a predictable series of events.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925546</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>