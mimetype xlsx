--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10337589</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3485447.3512247</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>End-to-End Learning for Fair Ranking Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kotary, James; Fioretto, Ferdinando; Van Hentenryck, Pascal; Zhu, Ziwei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>WWW '22: Proceedings of the ACM Web Conference 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The learning-to-rank problem aims at ranking items to maximize exposure of those most relevant to a user query. A desirable property of such ranking systems is to guarantee some notion of fairness among specified item groups. While fairness has recently been considered in the context of learning-to-rank systems, current methods cannot provide guarantees on the fairness of the predicted rankings. This paper addresses this gap and introduces Smart Predict and Optimize for Fair Ranking (SPOFR), an integrated optimization and learning framework for fairness-constrained learning to rank. The end-to-end SPOFR framework includes a constrained optimization sub-model and produces ranking policies that are guaranteed to satisfy fairness constraints, while allowing for fine control of the fairness-utility tradeoff. SPOFR is shown to significantly improve on current state-of-the-art fair learning-to-rank systems with respect to established performance metrics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007164; 2133169</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>