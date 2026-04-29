--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10337668</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stac1433</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Planetesimals around stars with &lt;i&gt;TESS&lt;/i&gt; (PAST) – II. An M dwarf ‘dipper’ star with a long-lived disc in the &lt;i&gt;TESS&lt;/i&gt; continuous viewing zone</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gaidos, Eric; Mann, Andrew W; Rojas-Ayala, Bárbara; Feiden, Gregory A; Wood, Mackenna L; Narayanan, Suchitra; Ansdell, Megan; Jacobs, Tom; LaCourse, Daryll</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>514</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1386 to 1402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Studies of T Tauri discs inform planet formation theory; observations of variability due to occultation by circumstellar dust are a useful probe of unresolved, planet-forming inner discs, especially around faint M dwarf stars. We report observations of 2M0632, an M dwarf member of the Carina young moving group that was observed by Transiting Exoplanet Survey Satellite over two 1-yr intervals. The combined light curve contains &amp;gt;300 dimming events, each lasting a few hours, and as deep as 40 per cent (0.55 magnitudes). These stochastic events are correlated with a distinct, stable 1.86-d periodic signal that could be stellar rotation. Concurrent ground-based, multiband photometry show reddening consistent with interstellar medium-like dust. The star’s excess emission in the infrared and emission lines in optical and infrared spectra reveal a T Tauri-like accretion disc around the star. We confirm membership of 2M0632 in the Carina group by a Bayesian analysis of its Galactic space motion and position. We combine stellar evolution models with Gaia photometry and constraints on Teff, luminosity, and the absence of detectable lithium in the photosphere to constrain the age of the group and 2M0632 to 40–60 Myr, consistent with earlier estimates. 2M0632 joins a handful of long-lived discs which challenge the canon that disc lifetimes are ≲10 Myr. All known examples surround M dwarfs, suggesting that lower X-ray/ultraviolet irradiation and slower photoevaporation by these stars can dramatically affect disc evolution. The multiplanet systems spawned by long-lived discs probably experienced significant orbital damping and migration into close-in, resonant orbits, and perhaps represented by the TRAPPIST-1 system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>