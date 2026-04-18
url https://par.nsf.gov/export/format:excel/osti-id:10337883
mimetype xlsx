--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10337883</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0260005</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FMRP and MOV10 regulate Dicer1 expression and dendrite development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lannom, Monica C.; Nielsen, Joshua; Nawaz, Aatiqa; Shilikbay, Temirlan; Ceman, Stephanie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bardoni, Barbara</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0260005</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fragile X syndrome results from the loss of expression of the Fragile X Mental Retardation Protein (FMRP). FMRP and RNA helicase Moloney Leukemia virus 10 (MOV10) are important Argonaute (AGO) cofactors for miRNA-mediated translation regulation. We previously showed that MOV10 functionally associates with FMRP. Here we quantify the effect of reduced MOV10 and FMRP expression on dendritic morphology. Murine neurons with reduced MOV10 and FMRP phenocopied              Dicer1              KO neurons which exhibit impaired dendritic maturation Hong J (2013), leading us to hypothesize that MOV10 and FMRP regulate DICER expression. In cells and tissues expressing reduced MOV10 or no FMRP, DICER expression was significantly reduced. Moreover, the              Dicer1              mRNA is a Cross-Linking Immunoprecipitation (CLIP) target of FMRP Darnell JC (2011), MOV10 Skariah G (2017) and AGO2 Kenny PJ (2020). MOV10 and FMRP modulate expression of              DICER1              mRNA through its 3’untranslated region (UTR) and introduction of a              DICER1              transgene restores normal neurite outgrowth in the              Mov10              KO neuroblastoma Neuro2A cell line and branching in MOV10 heterozygote neurons. Moreover, we observe a global reduction in AGO2-associated microRNAs isolated from              Fmr1              KO brain. We conclude that the MOV10-FMRP-AGO2 complex regulates DICER expression, revealing a novel mechanism for regulation of miRNA production required for normal neuronal morphology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855474</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>