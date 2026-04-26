--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10338029</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.67620</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Motor cortex activity across movement speeds is predicted by network-level strategies for generating muscle activity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Saxena, Shreya; Russo, Abigail A; Cunningham, John; Churchland, Mark M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Learned movements can be skillfully performed at different paces. What neural strategies produce this flexibility? Can they be predicted and understood by network modeling? We trained monkeys to perform a cycling task at different speeds, and trained artificial recurrent networks to generate the empirical muscle-activity patterns. Network solutions reflected the principle that smooth well-behaved dynamics require low trajectory tangling. Network solutions had a consistent form, which yielded quantitative and qualitative predictions. To evaluate predictions, we analyzed motor cortex activity recorded during the same task. Responses supported the hypothesis that the dominant neural signals reflect not muscle activity, but network-level strategies for generating muscle activity. Single-neuron responses were better accounted for by network activity than by muscle activity. Similarly, neural population trajectories shared their organization not with muscle trajectories, but with network solutions. Thus, cortical activity could be understood based on the need to generate muscle activity via dynamics that allow smooth, robust control over movement speed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1707398</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>