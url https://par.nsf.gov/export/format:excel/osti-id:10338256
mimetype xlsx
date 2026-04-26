--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10338256</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Planning the Trauma Hospital Network Expansion to Increase Access in Rural Communities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Holly, Streber; Streber, Kayla; Van, Mary; Pérez, Eduardo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ellis, K.; Ferrell, W.; Knapp J.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the IISE Annual Conference &amp; Expo 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Trauma care services are a vital part of all healthcare-based networks as timely accessibility is important for citizens. Trauma care access is even more relevant when unexpected events such as the COVID-19 pandemic overload the capacity of hospitals. Research literature has highlighted that access to trauma care is not equal for all populations, especially when comparing rural and urban groups. In this research we present a decision-making model for the expansion of a trauma hospital network by considering the demand for services of rural communities. The decision making model provides recommendations in terms of where to place additional aeromedical facilities and where to locate additional trauma hospitals. A case study is presented for the state of Texas, where a sensitivity analysis was conducted to consider changes in demand, cost, and the total number of facilities allowed in the network. The results show that the location of new facilities is sensitive to the expected service demand and the maximum number of facilities allowed in the network.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030511</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>