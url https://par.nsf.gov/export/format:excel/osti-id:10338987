--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10338987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1140/epjc/s10052-021-09873-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inclusive $$\text {J}/\psi $$ production at midrapidity in pp collisions at $$\sqrt{s} = 13$$ TeV</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Acharya, S.; Adamová, D.; Adler, A.; Aglieri Rinella, G.; Agnello, M.; Agrawal, N.; Ahammed, Z.; Ahmad, S.; Ahn, S. U.; Ahuja, I.; Akbar, Z.; Akindinov, A.; Al-Turany, M.; Alam, S. N.; Aleksandrov, D.; Alessandro, B.; Alfanda, H. M.; Alfaro Molina, R.; Ali, B.; Ali, Y.; Alici, A.; Alizadehvandchali, N.; Alkin, A.; Alme, J.; Alt, T.; Altenkamper, L.; Altsybeev, I.; Anaam, M. N.; Andrei, C.; Andreou, D.; Andronic, A.; Angeletti, M.; Anguelov, V.; Antinori, F.; Antonioli, P.; Anuj, C.; Apadula, N.; Aphecetche, L.; Appelshäuser, H.; Arcelli, S.; Arnaldi, R.; Arsene, I. C.; Arslandok, M.; Augustinus, A.; Averbeck, R.; Aziz, S.; Azmi, M. D.; Badalà, A.; Baek, Y. W.; Bai, X.; Bailhache, R.; Bailung, Y.; Bala, R.; Balbino, A.; Baldisseri, A.; Balis, B.; Ball, M.; Banerjee, D.; Barbera, R.; Barioglio, L.; Barlou, M.; Barnaföldi, G. G.; Barnby, L. S.; Barret, V.; Bartels, C.; Barth, K.; Bartsch, E.; Baruffaldi, F.; Bastid, N.; Basu, S.; Batigne, G.; Batyunya, B.; Bauri, D.; Alba, J. L.; Bearden, I. G.; Beattie, C.; Belikov, I.; Bell Hechavarria, A. D.; Bellini, F.; Bellwied, R.; Belokurova, S.; Belyaev, V.; Bencedi, G.; Beole, S.; Bercuci, A.; Berdnikov, Y.; Berdnikova, A.; Bergmann, L.; Besoiu, M. G.; Betev, L.; Bhaduri, P. P.; Bhasin, A.; Bhat, I. R.; Bhat, M. A.; Bhattacharjee, B.; Bhattacharya, P.; Bianchi, L.; Bianchi, N.; Bielčík, J.; Bielčíková, J.; Biernat, J.; Bilandzic, A.; Biro, G.; Biswas, S.; Blair, J. T.; Blau, D.; Blidaru, M. B.; Blume, C.; Boca, G.; Bock, F.; Bogdanov, A.; Boi, S.; Bok, J.; Boldizsár, L.; Bolozdynya, A.; Bombara, M.; Bond, P. M.; Bonomi, G.; Borel, H.; Borissov, A.; Bossi, H.; Botta, E.; Bratrud, L.; Braun-Munzinger, P.; Bregant, M.; Broz, M.; Bruno, G. E.; Buckland, M. D.; Budnikov, D.; Buesching, H.; Bufalino, S.; Bugnon, O.; Buhler, P.; Buthelezi, Z.; Butt, J. B.; Bylinkin, A.; Bysiak, S. A.; Cai, M.; Caines, H.; Caliva, A.; Calvo Villar, E.; Camacho, J. M.; Camacho, R. S.; Camerini, P.; Canedo, F. D.; Carnesecchi, F.; Caron, R.; Castillo Castellanos, J.; Casula, E. A.; Catalano, F.; Ceballos Sanchez, C.; Chakraborty, P.; Chandra, S.; Chapeland, S.; Chartier, M.; Chattopadhyay, S.; Chattopadhyay, S.; Chauvin, A.; Chavez, T. G.; Cheng, T.; Cheshkov, C.; Cheynis, B.; Chibante Barroso, V.; Chinellato, D. D.; Cho, S.; Chochula, P.; Christakoglou, P.; Christensen, C. H.; Christiansen, P.; Chujo, T.; Cicalo, C.; Cifarelli, L.; Cindolo, F.; Ciupek, M. R.; Clai, G.; Cleymans, J.; Colamaria, F.; Colburn, J. S.; Colella, D.; Collu, A.; Colocci, M.; Concas, M.; Conesa Balbastre, G.; Conesa del Valle, Z.; Contin, G.; Contreras, J. G.; Coquet, M. L.; Cormier, T. M.; Cortese, P.; Cosentino, M. R.; Costa, F.; Costanza, S.; Crochet, P.; Cruz-Torres, R.; Cuautle, E.; Cui, P.; Cunqueiro, L.; Dainese, A.; Danisch, M. C.; Danu, A.; Das, I.; Das, P.; Das, P.; Das, S.; Dash, S.; De, S.; De Caro, A.; de Cataldo, G.; De Cilladi, L.; de Cuveland, J.; De Falco, A.; De Gruttola, D.; De Marco, N.; De Martin, C.; De Pasquale, S.; Deb, S.; Degenhardt, H. F.; Deja, K. R.; Stritto, L. Dello; Delsanto, S.; Deng, W.; Dhankher, P.; Di Bari, D.; Di Mauro, A.; Diaz, R. A.; Dietel, T.; Ding, Y.; Divià, R.; Dixit, D. U.; Djuvsland, Ø.; Dmitrieva, U.; Do, J.; Dobrin, A.; Dönigus, B.; Dordic, O.; Dubey, A. K.; Dubla, A.; Dudi, S.; Dukhishyam, M.; Dupieux, P.; Dzalaiova, N.; Eder, T. M.; Ehlers, R. J.; Eikeland, V. N.; Eisenhut, F.; Elia, D.; Erazmus, B.; Ercolessi, F.; Erhardt, F.; Erokhin, A.; Ersdal, M. R.; Espagnon, B.; Eulisse, G.; Evans, D.; Evdokimov, S.; Fabbietti, L.; Faggin, M.; Faivre, J.; Fan, F.; Fantoni, A.; Fasel, M.; Fecchio, P.; Feliciello, A.; Feofilov, G.; Fernández Téllez, A.; Ferrero, A.; Ferretti, A.; Feuillard, V. J.; Figiel, J.; Filchagin, S.; Finogeev, D.; Fionda, F. M.; Fiorenza, G.; Flor, F.; Flores, A. N.; Foertsch, S.; Foka, P.; Fokin, S.; Fragiacomo, E.; Frajna, E.; Fuchs, U.; Funicello, N.; Furget, C.; Furs, A.; Gaardhøje, J. J.; Gagliardi, M.; Gago, A. M.; Gal, A.; Galvan, C. D.; Ganoti, P.; Garabatos, C.; Garcia, J. R.; Garcia-Solis, E.; Garg, K.; Gargiulo, C.; Garibli, A.; Garner, K.; Gasik, P.; Gauger, E. F.; Gautam, A.; Gay Ducati, M. B.; Germain, M.; Ghosh, P.; Ghosh, S. K.; Giacalone, M.; Gianotti, P.; Giubellino, P.; Giubilato, P.; Glaenzer, A. M.; Glässel, P.; Goh, D. J.; Gonzalez, V.; González-Trueba, L. H.; Gorbunov, S.; Gorgon, M.; Görlich, L.; Gotovac, S.; Grabski, V.; Graczykowski, L. K.; Greiner, L.; Grelli, A.; Grigoras, C.; Grigoriev, V.; Grigoryan, S.; Groettvik, O. S.; Grosa, F.; Grosse-Oetringhaus, J. F.; Grosso, R.; Guardiano, G. G.; Guernane, R.; Guilbaud, M.; Gulbrandsen, K.; Gunji, T.; Guo, W.; Gupta, A.; Gupta, R.; Guzman, S. P.; Gyulai, L.; Habib, M. K.; Hadjidakis, C.; Halimoglu, G.; Hamagaki, H.; Hamar, G.; Hamid, M.; Hannigan, R.; Haque, M. R.; Harlenderova, A.; Harris, J. W.; Harton, A.; Hasenbichler, J. A.; Hassan, H.; Hatzifotiadou, D.; Hauer, P.; Havener, L. B.; Hayashi, S.; Heckel, S. T.; Hellbär, E.; Helstrup, H.; Herman, T.; Hernandez, E. G.; Herrera Corral, G.; Herrmann, F.; Hetland, K. F.; Hillemanns, H.; Hills, C.; Hippolyte, B.; Hofman, B.; Hohlweger, B.; Honermann, J.; Hong, G. H.; Horak, D.; Hornung, S.; Horzyk, A.; Hosokawa, R.; Hou, Y.; Hristov, P.; Hughes, C.; Huhn, P.; Humanic, T. J.; Hushnud, H.; Husova, L. A.; Hutson, A.; Hutter, D.; Iddon, J. P.; Ilkaev, R.; Ilyas, H.; Inaba, M.; Innocenti, G. M.; Ippolitov, M.; Isakov, A.; Islam, M. S.; Ivanov, M.; Ivanov, V.; Izucheev, V.; Jablonski, M.; Jacak, B.; Jacazio, N.; Jacobs, P. M.; Jadlovska, S.; Jadlovsky, J.; Jaelani, S.; Jahnke, C.; Jakubowska, M. J.; Jalotra, A.; Janik, M. A.; Janson, T.; Jercic, M.; Jevons, O.; Jimenez, A. A.; Jonas, F.; Jones, P. G.; Jowett, J. M.; Jung, J.; Jung, M.; Junique, A.; Jusko, A.; Kaewjai, J.; Kalinak, P.; Kalteyer, A. S.; Kalweit, A.; Kaplin, V.; Kar, S.; Karasu Uysal, A.; Karatovic, D.; Karavichev, O.; Karavicheva, T.; Karczmarczyk, P.; Karpechev, E.; Kazantsev, A.; Kebschull, U.; Keidel, R.; Keijdener, D. L.; Keil, M.; Ketzer, B.; Khabanova, Z.; Khan, A. M.; Khan, S.; Khanzadeev, A.; Kharlov, Y.; Khatun, A.; Khuntia, A.; Kileng, B.; Kim, B.; Kim, C.; Kim, D. J.; Kim, E. J.; Kim, J.; Kim, J. S.; Kim, J.; Kim, J.; Kim, J.; Kim, M.; Kim, S.; Kim, T.; Kirsch, S.; Kisel, I.; Kiselev, S.; Kisiel, A.; Kitowski, J. P.; Klay, J. L.; Klein, J.; Klein, S.; Klein-Bösing, C.; Kleiner, M.; Klemenz, T.; Kluge, A.; Knospe, A. G.; Kobdaj, C.; Köhler, M. K.; Kollegger, T.; Kondratyev, A.; Kondratyeva, N.; Kondratyuk, E.; Konig, J.; Konigstorfer, S. A.; Konopka, P. J.; Kornakov, G.; Koryciak, S. D.; Koska, L.; Kotliarov, A.; Kovalenko, O.; Kovalenko, V.; Kowalski, M.; Králik, I.; Kravčáková, A.; Kreis, L.; Krivda, M.; Krizek, F.; Gajdosova, K. Krizkova; Kroesen, M.; Krüger, M.; Kryshen, E.; Krzewicki, M.; Kučera, V.; Kuhn, C.; Kuijer, P. G.; Kumaoka, T.; Kumar, D.; Kumar, L.; Kumar, N.; Kundu, S.; Kurashvili, P.; Kurepin, A.; Kurepin, A. B.; Kuryakin, A.; Kushpil, S.; Kvapil, J.; Kweon, M. J.; Kwon, J. Y.; Kwon, Y.; La Pointe, S. L.; La Rocca, P.; Lai, Y. S.; Lakrathok, A.; Lamanna, M.; Langoy, R.; Lapidus, K.; Larionov, P.; Laudi, E.; Lautner, L.; Lavicka, R.; Lazareva, T.; Lea, R.; Lehrbach, J.; Lemmon, R. C.; León Monzón, I.; Lesser, E. D.; Lettrich, M.; Lévai, P.; Li, X.; Li, X. L.; Lien, J.; Lietava, R.; Lim, B.; Lim, S. H.; Lindenstruth, V.; Lindner, A.; Lippmann, C.; Liu, A.; Liu, D. H.; Liu, J.; Lofnes, I. M.; Loginov, V.; Loizides, C.; Loncar, P.; Lopez, J. A.; Lopez, X.; López Torres, E.; Luhder, J. R.; Lunardon, M.; Luparello, G.; Ma, Y. G.; Maevskaya, A.; Mager, M.; Mahmoud, T.; Maire, A.; Malaev, M.; Malik, N. M.; Malik, Q. W.; Malinina, L.; Mal’Kevich, D.; Mallick, N.; Malzacher, P.; Mandaglio, G.; Manko, V.; Manso, F.; Manzari, V.; Mao, Y.; Mareš, J.; Margagliotti, G. V.; Margotti, A.; Marín, A.; Markert, C.; Marquard, M.; Martin, N. A.; Martinengo, P.; Martinez, J. L.; Martínez, M. I.; Martínez García, G.; Masciocchi, S.; Masera, M.; Masoni, A.; Massacrier, L.; Mastroserio, A.; Mathis, A. M.; Matonoha, O.; Matuoka, P. F.; Matyja, A.; Mayer, C.; Mazuecos, A. L.; Mazzaschi, F.; Mazzilli, M.; Mazzoni, M. A.; Mdhluli, J. E.; Mechler, A. F.; Meddi, F.; Melikyan, Y.; Menchaca-Rocha, A.; Meninno, E.; Menon, A. S.; Meres, M.; Mhlanga, S.; Miake, Y.; Micheletti, L.; Migliorin, L. C.; Mihaylov, D. L.; Mikhaylov, K.; Mishra, A. N.; Miśkowiec, D.; Modak, A.; Mohanty, A. P.; Mohanty, B.; Mohisin Khan, M.; Molander, M. A.; Moravcova, Z.; Mordasini, C.; Moreira De Godoy, D. A.; Moreno, L. A.; Morozov, I.; Morsch, A.; Mrnjavac, T.; Muccifora, V.; Mudnic, E.; Mühlheim, D.; Muhuri, S.; Mulligan, J. D.; Mulliri, A.; Munhoz, M. G.; Munzer, R. H.; Murakami, H.; Murray, S.; Musa, L.; Musinsky, J.; Myrcha, J. W.; Naik, B.; Nair, R.; Nandi, B. K.; Nania, R.; Nappi, E.; Nassirpour, A. F.; Nath, A.; Nattrass, C.; Neagu, A.; Nellen, L.; Nesbo, S. V.; Neskovic, G.; Nesterov, D.; Nielsen, B. S.; Nikolaev, S.; Nikulin, S.; Nikulin, V.; Noferini, F.; Noh, S.; Nomokonov, P.; Norman, J.; Novitzky, N.; Nowakowski, P.; Nyanin, A.; Nystrand, J.; Ogino, M.; Ohlson, A.; Okorokov, V. A.; Oleniacz, J.; Oliveira Da Silva, A. C.; Oliver, M. H.; Onnerstad, A.; Oppedisano, C.; Ortiz Velasquez, A.; Osako, T.; Oskarsson, A.; Otwinowski, J.; Oya, M.; Oyama, K.; Pachmayer, Y.; Padhan, S.; Pagano, D.; Paić, G.; Palasciano, A.; Pan, J.; Panebianco, S.; Pareek, P.; Park, J.; Parkkila, J. E.; Pathak, S. P.; Patra, R. N.; Paul, B.; Pei, H.; Peitzmann, T.; Peng, X.; Pereira, L. G.; Pereira Da Costa, H.; Peresunko, D.; Perez, G. M.; Perrin, S.; Pestov, Y.; Petráček, V.; Petrovici, M.; Pezzi, R. P.; Piano, S.; Pikna, M.; Pillot, P.; Pinazza, O.; Pinsky, L.; Pinto, C.; Pisano, S.; Płoskoń, M.; Planinic, M.; Pliquett, F.; Poghosyan, M. G.; Polichtchouk, B.; Politano, S.; Poljak, N.; Pop, A.; Porteboeuf-Houssais, S.; Porter, J.; Pozdniakov, V.; Prasad, S. K.; Preghenella, R.; Prino, F.; Pruneau, C. A.; Pshenichnov, I.; Puccio, M.; Qiu, S.; Quaglia, L.; Quishpe, R. E.; Ragoni, S.; Rakotozafindrabe, A.; Ramello, L.; Rami, F.; Ramirez, S. A.; Ramos, A. G.; Rancien, T. A.; Raniwala, R.; Raniwala, S.; Räsänen, S. S.; Rath, R.; Ravasenga, I.; Read, K. F.; Redelbach, A. R.; Redlich, K.; Rehman, A.; Reichelt, P.; Reidt, F.; Reme-ness, H. A.; Renfordt, R.; Rescakova, Z.; Reygers, K.; Riabov, A.; Riabov, V.; Richert, T.; Richter, M.; Riegler, W.; Riggi, F.; Ristea, C.; Rodríguez Cahuantzi, M.; Røed, K.; Rogalev, R.; Rogochaya, E.; Rogoschinski, T. S.; Rohr, D.; Röhrich, D.; Rojas, P. F.; Rokita, P. S.; Ronchetti, F.; Rosano, A.; Rosas, E. D.; Rossi, A.; Rotondi, A.; Roy, A.; Roy, P.; Roy, S.; Rubini, N.; Rueda, O. V.; Rui, R.; Rumyantsev, B.; Russek, P. G.; Rustamov, A.; Ryabinkin, E.; Ryabov, Y.; Rybicki, A.; Rytkonen, H.; Rzesa, W.; Saarimaki, O. A.; Sadek, R.; Sadovsky, S.; Saetre, J.; Šafařík, K.; Saha, S. K.; Saha, S.; Sahoo, B.; Sahoo, P.; Sahoo, R.; Sahoo, S.; Sahu, D.; Sahu, P. K.; Saini, J.; Sakai, S.; Sambyal, S.; Samsonov, V.; Sarkar, D.; Sarkar, N.; Sarma, P.; Sarti, V. M.; Sas, M. H.; Schambach, J.; Scheid, H. S.; Schiaua, C.; Schicker, R.; Schmah, A.; Schmidt, C.; Schmidt, H. R.; Schmidt, M. O.; Schmidt, M.; Schmidt, N. V.; Schmier, A. R.; Schotter, R.; Schukraft, J.; Schutz, Y.; Schwarz, K.; Schweda, K.; Scioli, G.; Scomparin, E.; Seger, J. E.; Sekiguchi, Y.; Sekihata, D.; Selyuzhenkov, I.; Senyukov, S.; Seo, J. J.; Serebryakov, D.; Šerkšnytė, L.; Sevcenco, A.; Shaba, T. J.; Shabanov, A.; Shabetai, A.; Shahoyan, R.; Shaikh, W.; Shangaraev, A.; Sharma, A.; Sharma, H.; Sharma, M.; Sharma, N.; Sharma, S.; Sharma, U.; Sheibani, O.; Shigaki, K.; Shimomura, M.; Shirinkin, S.; Shou, Q.; Sibiriak, Y.; Siddhanta, S.; Siemiarczuk, T.; Silva, T. F.; Silvermyr, D.; Simantathammakul, T.; Simonetti, G.; Singh, B.; Singh, R.; Singh, R.; Singh, R.; Singh, V. K.; Singhal, V.; Sinha, T.; Sitar, B.; Sitta, M.; Skaali, T. B.; Skorodumovs, G.; Slupecki, M.; Smirnov, N.; Snellings, R. J.; Soncco, C.; Song, J.; Songmoolnak, A.; Soramel, F.; Sorensen, S.; Sputowska, I.; Stachel, J.; Stan, I.; Steffanic, P. J.; Stiefelmaier, S. F.; Stocco, D.; Storehaug, I.; Storetvedt, M. M.; Stylianidis, C. P.; Suaide, A. A.; Sugitate, T.; Suire, C.; Sukhanov, M.; Suljic, M.; Sultanov, R.; Šumbera, M.; Sumberia, V.; Sumowidagdo, S.; Swain, S.; Szabo, A.; Szarka, I.; Tabassam, U.; Taghavi, S. F.; Taillepied, G.; Takahashi, J.; Tambave, G. J.; Tang, S.; Tang, Z.; Tapia Takaki, J. D.; Tarhini, M.; Tarzila, M. G.; Tauro, A.; Tejeda Muñoz, G.; Telesca, A.; Terlizzi, L.; Terrevoli, C.; Tersimonov, G.; Thakur, S.; Thomas, D.; Tieulent, R.; Tikhonov, A.; Timmins, A. R.; Tkacik, M.; Toia, A.; Topilskaya, N.; Toppi, M.; Torales-Acosta, F.; Tork, T.; Torres, S. R.; Trifiró, A.; Tripathy, S.; Tripathy, T.; Trogolo, S.; Trubnikov, V.; Trzaska, W. H.; Trzcinski, T. P.; Trzeciak, B. A.; Tumkin, A.; Turrisi, R.; Tveter, T. S.; Ullaland, K.; Uras, A.; Urioni, M.; Usai, G. L.; Vala, M.; Valle, N.; Vallero, S.; van der Kolk, N.; van Doremalen, L. V.; van Leeuwen, M.; Vande Vyvre, P.; Varga, D.; Varga, Z.; Varga-Kofarago, M.; Vargas, A.; Vasileiou, M.; Vasiliev, A.; Vázquez Doce, O.; Vechernin, V.; Vercellin, E.; Vergara Limón, S.; Vermunt, L.; Vértesi, R.; Verweij, M.; Vickovic, L.; Vilakazi, Z.; Villalobos Baillie, O.; Vino, G.; Vinogradov, A.; Virgili, T.; Vislavicius, V.; Vodopyanov, A.; Volkel, B.; Völkl, M. A.; Voloshin, K.; Voloshin, S. A.; Volpe, G.; von Haller, B.; Vorobyev, I.; Voscek, D.; Vozniuk, N.; Vrláková, J.; Wagner, B.; Wang, C.; Wang, D.; Weber, M.; Weelden, R. J.; Wegrzynek, A.; Wenzel, S. C.; Wessels, J. P.; Wiechula, J.; Wikne, J.; Wilk, G.; Wilkinson, J.; Willems, G. A.; Windelband, B.; Winn, M.; Witt, W. E.; Wright, J. R.; Wu, W.; Wu, Y.; Xu, R.; Yadav, A. K.; Yalcin, S.; Yamaguchi, Y.; Yamakawa, K.; Yang, S.; Yano, S.; Yin, Z.; Yokoyama, H.; Yoo, I.-K.; Yoon, J. H.; Yuan, S.; Yuncu, A.; Zaccolo, V.; Zampolli, C.; Zanoli, H. J.; Zardoshti, N.; Zarochentsev, A.; Závada, P.; Zaviyalov, N.; Zhalov, M.; Zhang, B.; Zhang, S.; Zhang, X.; Zhang, Y.; Zherebchevskii, V.; Zhi, Y.; Zhigareva, N.; Zhou, D.; Zhou, Y.; Zhu, J.; Zhu, Y.; Zichichi, A.; Zinovjev, G.; Zurlo, N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The European Physical Journal C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1434-6044</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We report on the inclusive                                                $$\text {J}/\psi $$                                                            J                      /                      ψ                                                                                  production cross section measured at the CERN Large Hadron Collider in proton–proton collisions at a center-of-mass energy                                                $$\sqrt{s}~=~13$$                                                                                    s                                                                  =                                            13                                                                                   TeV. The                                                $$\text {J}/\psi $$                                                            J                      /                      ψ                                                                                  mesons are reconstructed in the                                                $$\text {e}^{+}\text {e}^{-}$$                                                                                    e                        +                                                                    e                        -                                                                                                        decay channel and the measurements are performed at midrapidity (                                                $$|y|&lt;0.9$$                                                            |                      y                      |                      &lt;                      0.9                                                                                  ) in the transverse-momentum interval                                                $$0&lt;p_{\mathrm{T}} &lt;40$$                                                            0                      &lt;                                              p                        T                                            &lt;                      40                                                                                   GeV/                                                $$c$$                                      c                                                              , using a minimum-bias data sample corresponding to an integrated luminosity                                                $$L_{\text {int}} = 32.2~\text {nb}^{-1}$$                                                                                    L                        int                                            =                      32.2                                                                    nb                                                  -                          1                                                                                                                                and an Electromagnetic Calorimeter triggered data sample with                                                $$L_{\text {int}} = 8.3~\mathrm {pb}^{-1}$$                                                                                    L                        int                                            =                      8.3                                                                                              pb                                                                          -                          1                                                                                                                                . The                                                $$p_{\mathrm{T}}$$                                                            p                      T                                                                                  -integrated                                                $$\text {J}/\psi $$                                                            J                      /                      ψ                                                                                  production cross section at midrapidity, computed using the minimum-bias data sample, is                                                $$\text {d}\sigma /\text {d}y|_{y=0} = 8.97\pm 0.24~(\text {stat})\pm 0.48~(\text {syst})\pm 0.15~(\text {lumi})~\mu \text {b}$$                                                                                                              d                          σ                          /                          d                          y                          |                                                                          y                          =                          0                                                                    =                      8.97                      ±                      0.24                                                                    (                        stat                        )                                            ±                      0.48                                                                    (                        syst                        )                                            ±                      0.15                                                                    (                        lumi                        )                                                                  μ                      b                                                                                  . An approximate logarithmic dependence with the collision energy is suggested by these results and available world data, in agreement with model predictions. The integrated and                                                $$p_{\mathrm{T}}$$                                                            p                      T                                                                                  -differential measurements are compared with measurements in pp collisions at lower energies and with several recent phenomenological calculations based on the non-relativistic QCD and Color Evaporation models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012154; 1719759</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>