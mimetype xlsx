--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10339294</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/00027642211066039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Trucking in the Era of COVID-19</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sperry, Danielle; Schuster, Amy M.; Cotten, Shelia R.; Agrawal, Shubham; Mack, Elizabeth; Britt, Noah; Liberman, Jessica</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Behavioral Scientist</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>000276422110660</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-7642</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>COVID-19 resulted in health and logistical challenges for many sectors of the American economy, including the trucking industry. This study examined how the pandemic impacted the trucking industry, focused on the pandemic’s impacts on company operations, health, and stress of trucking industry employees. Data were collected from three sources: surveys, focus groups, and social media posts. Individuals at multiple organizational levels of trucking companies (i.e., supervisors, upper-level management, and drivers) completed an online survey and participated in online focus groups. Data from focus groups were coded using a thematic analysis approach. Publicly available social media posts from Twitter were analyzed using a sentiment analysis framework to assess changes in public sentiment about the trucking industry pre- and during-COVID-19. Two themes emerged from the focus groups: (1) trucking company business strategies and adaptations and (2) truck driver experiences and workplace safety. Participants reported supply chain disruptions and new consumer buying trends as having larger industry-wide impacts. Company adaptability emerged due to freight variability, leading organizations to pivot business models and create solutions to reduce operational costs. Companies responded to COVID-19 by accommodating employees’ concerns and implementing safety measures. Truck drivers noted an increase in positive public perception of truck drivers, but job quality factors worsened due to closed amenities and decreased social interaction. Social media sentiment analysis also illustrated an increase in positive public sentiment towards the trucking industry during COVID-19. The pandemic resulted in multi-level economic, health, and social impacts on the trucking industry, which included economic impacts on companies and economic, social and health impacts on employees within the industry levels. Further research can expand on this study to provide an understanding of the long-term impacts of the pandemic on the trucking industry companies within the industry and segments of the trucking industry workforce.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2041215</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>