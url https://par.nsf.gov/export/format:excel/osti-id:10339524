--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10339524</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/mnsc.2020.3922</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Smart “Predict, then Optimize”</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Elmachtoub, Adam N.; Grigas, Paul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Management Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9 to 26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0025-1909</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Many real-world analytics problems involve two significant challenges: prediction and optimization. Because of the typically complex nature of each challenge, the standard paradigm is predict-then-optimize. By and large, machine learning tools are intended to minimize prediction error and do not account for how the predictions will be used in the downstream optimization problem. In contrast, we propose a new and very general framework, called Smart “Predict, then Optimize” (SPO), which directly leverages the optimization problem structure—that is, its objective and constraints—for designing better prediction models. A key component of our framework is the SPO loss function, which measures the decision error induced by a prediction. Training a prediction model with respect to the SPO loss is computationally challenging, and, thus, we derive, using duality theory, a convex surrogate loss function, which we call the SPO+ loss. Most importantly, we prove that the SPO+ loss is statistically consistent with respect to the SPO loss under mild conditions. Our SPO+ loss function can tractably handle any polyhedral, convex, or even mixed-integer optimization problem with a linear objective. Numerical experiments on shortest-path and portfolio-optimization problems show that the SPO framework can lead to significant improvement under the predict-then-optimize paradigm, in particular, when the prediction model being trained is misspecified. We find that linear models trained using SPO+ loss tend to dominate random-forest algorithms, even when the ground truth is highly nonlinear.            This paper was accepted by Yinyu Ye, optimization.            Supplemental Material: Data and the online appendix are available at https://doi.org/10.1287/mnsc.2020.3922</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762744; 1763000</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>