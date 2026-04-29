--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10339979</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac2cd2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spectroscopic Confirmation of the Sixth Globular Cluster in the Fornax Dwarf Spheroidal Galaxy*</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pace, Andrew B.; Walker, Matthew G.; Koposov, Sergey E.; Caldwell, Nelson; Mateo, Mario; Olszewski, Edward W.; Bailey III, John I.; Wang, Mei-Yu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>923</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The Fornax dwarf spheroidal galaxy has an anomalous number of globular clusters, five, for its stellar mass. There is a longstanding debate about a potential sixth globular cluster (Fornax 6) that has recently been “rediscovered” in DECam imaging. We present new Magellan/M2FS spectroscopy of the Fornax 6 cluster and Fornax dSph. Combined with literature data we identify ∼15–17 members of the Fornax 6 cluster, showing that this overdensity is indeed a star cluster and associated with the Fornax dSph. The cluster is significantly more metal-rich (mean metallicity of                                                                                                                                            [                      Fe                                              /                                            H                      ]                                                              ¯                                                                                                  = −0.71 ± 0.05) than the other five Fornax globular clusters (−2.5 &lt; [Fe/H] &lt; −1.4) and more metal-rich than the bulk of Fornax. We measure a velocity dispersion of                                                                                                                                            5.6                                                              −                      1.6                                                              +                      2.0                                                        km                                                                              s                                                              −                      1                                                                                                  corresponding to an anomalously high mass-to-light of 15 &lt;              M              /              L              &lt; 258 at 90% confidence when calculated assuming equilibrium. Two stars inflate this dispersion and may be either Fornax field stars or as yet unresolved binary stars. Alternatively, the Fornax 6 cluster may be undergoing tidal disruption. Based on its metal-rich nature, the Fornax 6 cluster is likely younger than the other Fornax clusters, with an estimated age of ∼2 Gyr when compared to stellar isochrones. The chemodynamics and star formation history of Fornax shows imprints of major events such as infall into the Milky Way, multiple pericenter passages, star formation bursts, and/or potential mergers or interactions. Any of these events may have triggered the formation of the Fornax 6 cluster.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813881; 1815767; 1815403; 1909584</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>