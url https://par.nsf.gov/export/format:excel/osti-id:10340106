--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10340106</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.SEA.2022.19</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Experimental Evaluation of Semidefinite Programming and Spectral Algorithms for Max Cut</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mirka, Renee; Williamson, David P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Schulz, Christian; Ucar, Bora</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Leibniz international proceedings in informatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>19:1-19:14</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We experimentally evaluate the performance of several Max Cut approximation algorithms. In particular, we compare the results of the Goemans and Williamson algorithm using semidefinite programming with Trevisan’s algorithm using spectral partitioning. The former algorithm has a known .878 approximation guarantee whereas the latter has a .614 approximation guarantee. We investigate whether this gap in approximation guarantees is evident in practice or whether the spectral algorithm performs as well as the SDP. We also compare the performances to the standard greedy Max Cut algorithm which has a .5 approximation guarantee and two additional spectral algorithms. The algorithms are tested on Erdős-Renyi random graphs, complete graphs from TSPLIB, and real-world graphs from the Network Repository. We find, unsurprisingly, that the spectral algorithms provide a significant speed advantage over the SDP. In our experiments, the spectral algorithms return cuts with values which are competitive with those of the SDP.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007009</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>