--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10340565</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fdata.2022.787421</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Applications and Techniques for Fast Machine Learning in Science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Deiana, Allison McCarn; Tran, Nhan; Agar, Joshua; Blott, Michaela; Di Guglielmo, Giuseppe; Duarte, Javier; Harris, Philip; Hauck, Scott; Liu, Mia; Neubauer, Mark S.; Ngadiuba, Jennifer; Ogrenci-Memik, Seda; Pierini, Maurizio; Aarrestad, Thea; Bähr, Steffen; Becker, Jürgen; Berthold, Anne-Sophie; Bonventre, Richard J.; Müller Bravo, Tomás E.; Diefenthaler, Markus; Dong, Zhen; Fritzsche, Nick; Gholami, Amir; Govorkova, Ekaterina; Guo, Dongning; Hazelwood, Kyle J.; Herwig, Christian; Khan, Babar; Kim, Sehoon; Klijnsma, Thomas; Liu, Yaling; Lo, Kin Ho; Nguyen, Tri; Pezzullo, Gianantonio; Rasoulinezhad, Seyedramin; Rivera, Ryan A.; Scholberg, Kate; Selig, Justin; Sen, Sougata; Strukov, Dmitri; Tang, William; Thais, Savannah; Unger, Kai Lukas; Vilalta, Ricardo; von Krosigk, Belina; Wang, Shen; Warburton, Thomas K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Big Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-909X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this community review report, we discuss applications and techniques for              fast              machine learning (ML) in science—the concept of integrating powerful ML methods into the real-time experimental data processing loop to accelerate scientific discovery. The material for the report builds on two workshops held by the Fast ML for Science community and covers three main areas: applications for fast ML across a number of scientific domains; techniques for training and implementing performant and resource-efficient ML algorithms; and computing architectures, platforms, and technologies for deploying these algorithms. We also present overlapping challenges across the multiple scientific domains where common solutions can be found. This community report is intended to give plenty of examples and inspiration for scientific discovery through integrated and accelerated ML solutions. This is followed by a high-level overview and organization of technical advances, including an abundance of pointers to source material, which can enable these breakthroughs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132700; 2003098; 1934757; 1934700; 1836650</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>