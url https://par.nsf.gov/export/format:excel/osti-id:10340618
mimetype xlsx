--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10340618</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Patch Generation with Language Models: Feasibility and Scaling Behavior</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kolak, Sophia D.; Martins, Ruben; Le Goues, Claire; Hellendoorn, Vincent Josua</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Deep Learning for Code Workshop</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Large language models have shown a propensity for generating correct, multi-line programs from natural language prompts. Given past findings highlighting that bugs and patches can be distinguished by predictability according to simple language models, it is natural to ask if modern, large neural options lend themselves especially well to program repair without any calibration. We study this in the context of one-line bugs, providing a series of models of varying scales (from 160M to 12B parameters) with the context preceding a buggy line in 72 Java and Python programs and analyze the rank at which the correct patch (and original buggy line) is generated, if at all. Our results highlight a noticeable correlation of model size with test-passing accuracy and patch ranking quality, as well as several other findings related to the differences between the two languages and the propensity for especially the largest models to generate candidate patches that closely resemble (if not exactly match), the original developer patch.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762363</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>