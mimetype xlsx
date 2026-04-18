--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10340625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2201275119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sensory error drives fine motor adjustment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences of the United States of America</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119 (27) e2201275119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fine audiovocal control is a hallmark of human speech production and depends on precisely coordinated muscle activity guided by sensory feedback. Little is known about shared audiovocal mechanisms between humans and other mammals. We hypothesized that real-time audiovocal control in bat echolocation uses the same computational principles as human speech. To test the prediction of this hypothesis, we applied state feedback control (SFC) theory to the analysis of call frequency adjustments in the echolocating bat, Hipposideros armiger. This model organism exhibits well-developed audiovocal control to sense its surroundings via echolocation. Our experimental paradigm was analogous to one implemented in human subjects. We measured the bats’ vocal responses to spectrally altered echolocation calls. Individual bats exhibited highly distinct patterns of vocal compensation to these altered calls. Our findings mirror typical observations of speech control in humans listening to spectrally altered speech. Using mathematical modeling, we determined that the same computational principles of SFC apply to bat echolocation and human speech, confirming the prediction of our hypothesis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734744</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>