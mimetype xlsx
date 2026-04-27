--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10340918</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/6.2022-1424</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>New Methodologies for Grain Boundary Detection in EBSD Data of Microstructures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Catania, Richard K.; Senthilnathan, Arulmurugan; Sions, John; Snyder, Kyle; Al-Ghaib, Huda; Zimmerman, Ben; Acar, Pinar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>New Methodologies for Grain Boundary Detection in EBSD Data of Microstructures</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work discusses new methodologies for identifying the grain boundaries in color images of metallic microstructures and the quantification of their grain topology. Grain boundaries have a large impact on the macro-scale material properties. Particularly, this work employs the experimental microstructure data of Titanium-Aluminum alloys, which can be used for various aerospace components owing to their outstanding mechanical performance in elevated temperatures. The grain topology of these metallic microstructures is quantified using the concept of shape moment invariants. In order to capture the grains using the shape moment invariants, it is necessary to identify the grain boundaries and separate them from their respective grains. We present two methodologies to detect the grain boundaries. The first method is the tolerance-based neighbor analysis. The second method focuses on creating three-dimensional space of pixel intensity values based on the three color channels and measuring the Euclidean distance to separate different grains. Additionally, since the grain boundaries may not possess the same material properties as the grain itself, this work investigates the effect of including the grain boundaries when determining the homogenized material properties of the given microstructure. To generate adequate statistical information, microstructures are reconstructed from the experimental data using the Markov Random Field (MRF) method. Upon separating the grains, we use the shape moment invariants to quantify the shapes of different grains. Using the shape moment invariants and the experimental material property values, three neural network functions are developed to investigate the effects of grain boundaries on material property predictions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2053840</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>