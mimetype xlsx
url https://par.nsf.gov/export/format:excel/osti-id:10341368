--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10341368</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-90439-5_9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perceived Naturalness of Interpolation Methods for Character Upper Body Animation.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xingyu Lei, Nicoletta Adamo-Villani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in Visual Computing. ISVC 2021. Lecture Notes in Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13017</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>103–115</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We compare the perceived naturalness of character animations generated using three interpolation methods: linear Euler, spherical linear quaternion, and spherical spline quaternion. While previous work focused on the mathematical description of these interpolation types, our work studies the perceptual evaluation of animated upper body character gestures generated using these interpolations. Ninety-seven participants watched 12 animation clips of a character performing four different upper body motions: a beat gesture, a deictic gesture, an iconic gesture, and a metaphoric gesture. Three animation clips were generated for each gesture using the three interpolation methods. The participants rated their naturalness on a 5-point Likert scale. The results showed that animations generated using spherical spline quaternion interpolation were perceived as significantly more natural than those generated using the other two interpolation methods. The findings held true for all subjects regardless of gender and animation experience and across all four gestures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821894</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>