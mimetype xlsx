--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10341539</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac2d2d</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reconstructing the Last Major Merger of the Milky Way with the H3 Survey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Naidu, Rohan P.; Conroy, Charlie; Bonaca, Ana; Zaritsky, Dennis; Weinberger, Rainer; Ting, Yuan-Sen; Caldwell, Nelson; Tacchella, Sandro; Han, Jiwon Jesse; Speagle, Joshua S.; Cargile, Phillip A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>923</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Several lines of evidence suggest that the Milky Way underwent a major merger at              z              ∼ 2 with the Gaia-Sausage-Enceladus (GSE) galaxy. Here we use H3 Survey data to argue that GSE entered the Galaxy on a retrograde orbit based on a population of highly retrograde stars with chemistry similar to the largely radial GSE debris. We present the first tailored              N              -body simulations of the merger. From a grid of ≈500 simulations we find that a GSE with              M              ⋆              = 5 × 10              8              M              ⊙              ,              M              DM              = 2 × 10              11              M              ⊙              best matches the H3 data. This simulation shows that the retrograde stars are stripped from GSE’s outer disk early in the merger. Despite being selected purely on angular momenta and radial distributions, this simulation reproduces and explains the following phenomena: (i) the triaxial shape of the inner halo, whose major axis is at ≈35° to the plane and connects GSE’s apocenters; (ii) the Hercules-Aquila Cloud and the Virgo Overdensity, which arise due to apocenter pileup; and (iii) the 2 Gyr lag between the quenching of GSE and the truncation of the age distribution of the in situ halo, which tracks the lag between the first and final GSE pericenters. We make the following predictions: (i) the inner halo has a “double-break” density profile with breaks at both ≈15–18 kpc and 30 kpc, coincident with the GSE apocenters; and (ii) the outer halo has retrograde streams awaiting discovery at &gt;30 kpc that contain ≈10% of GSE’s stars. The retrograde (radial) GSE debris originates from its outer (inner) disk—exploiting this trend, we reconstruct the stellar metallicity gradient of GSE (−0.04 ± 0.01 dex                                                                                                                                            r                                                              50                                                              −                      1                                                                                                  ). These simulations imply that GSE delivered ≈20% of the Milky Way’s present-day dark matter and ≈50% of its stellar halo.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812461</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>