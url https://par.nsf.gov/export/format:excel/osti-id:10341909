--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10341909</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsabm.2c00158</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Urea-Modified Self-Assembling Peptide Amphiphiles That Form Well-Defined Nanostructures and Hydrogels for Biomedical Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xing, Huihua; Rodger, Alison; Comer, Jeffrey; Picco, Agustín S.; Huck-Iriart, Cristián; Ezell, Edward L.; Conda-Sheridan, Martin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Applied Bio Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2576-6422</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hydrogen bonding plays a critical role in the self-assembly of peptide amphiphiles (PAs). Herein, we studied the effect of replacing the amide linkage between the peptide and lipid portions of the PA with a urea group, which possesses an additional hydrogen bond donor. We prepared three PAs with the peptide sequence Phe-Phe-Glu-Glu (FFEE): two are amide-linked with hydrophobic tails of different lengths and the other possesses an alkylated urea group. The differences in the self-assembled structures formed by these PAs were assessed using diverse microscopies, nuclear magnetic resonance (NMR), and dichroism techniques. We found that the urea group influences the morphology and internal arrangement of the assemblies. Molecular dynamics simulations suggest that there are about 50% more hydrogen bonds in nanostructures assembled from the urea-PA than those assembled from the other PAs. Furthermore, in silico studies suggest the presence of urea−π stacking interactions with the phenyl group of Phe, which results in distinct peptide conformations in comparison to the amide-linked PAs. We then studied the effect of the urea modification on the mechanical properties of PA hydrogels. We found that the hydrogel made of the urea-PA exhibits increased stability and self-healing ability. In addition, it allows cell adhesion, spreading, and growth as a matrix. This study reveals that the inclusion of urea bonds might be useful in controlling the morphology, mechanical, and biological properties of self-assembled nanostructures and hydrogels formed by the PAs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945589; 1941731</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>