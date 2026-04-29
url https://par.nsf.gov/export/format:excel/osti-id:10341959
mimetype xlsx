--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10341959</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Estimating the glutamate transporter surface density in distinct sub-cellular compartments of mouse hippocampal astrocytes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anca R Rǎdulescu, Gabrielle C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hugues Berry</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLoS computational biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1009845</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Glutamate transporters preserve the spatial specificity of synaptic transmission by limiting glutamate diffusion away from the synaptic cleft, and prevent excitotoxicity by keeping the extracellular concentration of glutamate at low nanomolar levels. Glutamate transporters are abundantly expressed in astrocytes, and previous estimates have been obtained about their surface expression in astrocytes of the rat hippocampus and cerebellum. Analogous estimates for the mouse hippocampus are currently not available. In this work, we derive the surface density of astrocytic glutamate transporters in mice of different ages via quantitative dot blot. We find that the surface density of glial glutamate transporters is similar in 7-8 week old mice and rats. In mice, the levels of glutamate transporters increase until about 6 months of age and then begin to decline slowly. Our data, obtained from a combination of experimental and modeling approaches, point to the existence of stark differences in the density of expression of glutamate transporters across different sub-cellular compartments, indicating that the extent to which astrocytes limit extrasynaptic glutamate diffusion depends not only on their level of synaptic coverage, but also on the identity of the astrocyte compartment in contact with the synapse. Together, these findings provide information on how heterogeneity in the spatial distribution of glutamate transporters in the plasma membrane of hippocampal astrocytes my alter glutamate receptor activation out of the synaptic cleft.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011998</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>