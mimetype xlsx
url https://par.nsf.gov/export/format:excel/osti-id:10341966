--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10341966</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/cocv/2018013</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Linear quadratic stochastic optimal control problems with operator coefficients: open-loop solutions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wei, Qingmeng; Yong, Jiongmin; Yu, Zhiyong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ESAIM: Control, Optimisation and Calculus of Variations</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1292-8119</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An optimal control problem is considered for linear stochastic differential equations with quadratic cost functional. The coefficients of the state equation and the weights in the cost functional are bounded operators on the spaces of square integrable random variables. The main motivation of our study is linear quadratic (LQ, for short) optimal control problems for mean-field stochastic differential equations. Open-loop solvability of the problem is characterized as the solvability of a system of linear coupled forward-backward stochastic differential equations (FBSDE, for short) with operator coefficients, together with a convexity condition for the cost functional. Under proper conditions, the well-posedness of such an FBSDE, which leads to the existence of an open-loop optimal control, is established. Finally, as applications of our main results, a general mean-field LQ control problem and a concrete mean-variance portfolio selection problem in the open-loop case are solved.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>