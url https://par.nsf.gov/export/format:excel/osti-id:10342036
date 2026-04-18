--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10342036</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICRA46639.2022.9812261</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Joint Communication and Motion Planning for Cobots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dadvar, Mehdi; Majd, Keyvan; Oikonomou, Elena; Fainekos, Georgios; Srivastava, Siddharth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Robotics and Automation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4771 to 4777</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing deployment of robots in co-working scenarios with humans has revealed complex safety and efficiency challenges in the computation of the robot behavior. Movement among humans is one of the most fundamental —and yet critical—problems in this frontier. While several approaches have addressed this problem from a purely navigational point of view, the absence of a unified paradigm for communicating with humans limits their ability to prevent deadlocks and compute feasible solutions. This paper presents a joint communication and motion planning framework that selects from an arbitrary input set of robot's communication signals while computing robot motion plans. It models a human co-worker's imperfect perception of these communications using a noisy sensor model and facilitates the specification of a variety of social/workplace compliance priorities with a flexible cost function. Theoretical results and simulator-based empirical evaluations show that our approach efficiently computes motion plans and communication strategies that reduce conflicts between agents and resolve potential deadlocks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909370</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>