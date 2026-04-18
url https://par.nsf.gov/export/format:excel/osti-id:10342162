--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10342162</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14778/3529337.3529345</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Endure: a robust tuning paradigm for LSM trees under workload uncertainty</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huynh, Andy; Chaudhari, Harshal A.; Terzi, Evimaria; Athanassoulis, Manos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1605 to 1618</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Log-Structured Merge trees (LSM trees) are increasingly used as the storage engines behind several data systems, frequently deployed in the cloud. Similar to other database architectures, LSM trees consider information about the              expected              workload (e.g., reads vs. writes, point vs. range queries) to optimize their performance via tuning. However, operating in a shared infrastructure like the cloud comes with workload              uncertainty              due to the fast-evolving nature of modern applications. Systems with static tuning discount the variability of such hybrid workloads and hence provide an inconsistent and overall suboptimal performance.                                      To address this problem, we introduce Endure - a new paradigm for tuning LSM trees in the presence of workload uncertainty. Specifically, we focus on the impact of the choice of compaction policies, size ratio, and memory allocation on the overall performance. Endure considers a robust formulation of the throughput maximization problem and recommends a tuning that maximizes the worst-case throughput over the              neighborhood              of each expected workload. Additionally, an uncertainty tuning parameter controls the size of this neighborhood, thereby allowing the output tunings to be conservative or optimistic. Through both model-based and extensive experimental evaluations of Endure in the state-of-the-art LSM-based storage engine, RocksDB, we show that the robust tuning methodology consistently outperforms classical tuning strategies. The robust tunings output by Endure lead up to a 5X improvement in throughput in the presence of uncertainty. On the flip side, Endure tunings have negligible performance loss when the observed workload exactly matches the expected one.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1850202; 2144547; 1908510; 1813406</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>