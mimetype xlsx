--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10342278</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/zoolinnean/zlab046</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Phylogeny, migration and geographic range size evolution of &lt;i&gt;Anax&lt;/i&gt; dragonflies (Anisoptera: Aeshnidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clement, Rebecca A; Saxton, Natalie A; Standring, Samantha; Arnold, Preston R; Johnson, K Kaihileipihamekeola; Bybee, David R; Bybee, Seth M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zoological Journal of the Linnean Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>858 to 878</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0024-4082</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The genus Anax is a group of cosmopolitan dragonflies noted for its conspicuous migratory behaviours and large size. Here we present the first dated, species-level, multigene, molecular phylogeny for the group to test generic and species-limits, as well as the evolution of migration and range size. Using five mitochondrial and nuclear gene regions (COI, COI/COII, CYTB/ND1, ITS1 and PRMT) from 20 species, we reconstructed a phylogeny of Anax using both a Bayesian and maximum likelihood approach. We found that Anax (including its hypothesized sister group Hemianax) forms a monophyletic group, and that 12 out of 20 species tested positive for monophyly were also monophyletic. The monophyly of several species of Anax is less clear. Migratory behaviour, which is known to occur in at least nine species, is recovered as the ancestral behaviour, which was lost and subsequently gained at least three times. Geographic range size seems to be tightly associated with migratory behaviour.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2002432</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>