--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10342577</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the Last Iterate Convergence of Momentum Methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Xiaoyu; Liu, Mingrui; Orabona, Francesco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-3498</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>SGD with Momentum (SGDM) is a widely used family of algorithms for large-scale optimization of machine learning problems. Yet, when optimizing generic convex functions, no advantage is known for any SGDM algorithm over plain SGD. Moreover, even the most recent results require changes to the SGDM algorithms, like averaging of the iterates and a projection onto a bounded domain, which are rarely used in practice. In this paper, we focus on the convergence rate of the last iterate of SGDM. For the first time, we prove that for any constant momentum factor, there exists a Lipschitz and convex function for which the last iterate of SGDM suffers from a suboptimal convergence rate of $\Omega(\frac{\ln T}{\sqrt{T}})$ after $T$ iterations. Based on this fact, we study a class of (both adaptive and non-adaptive) Follow-The-Regularized-Leader-based SGDM algorithms with \emph{increasing momentum} and \emph{shrinking updates}. For these algorithms, we show that the last iterate has optimal convergence $O(\frac{1}{\sqrt{T}})$ for unconstrained convex stochastic optimization problems without projections onto bounded domains nor knowledge of $T$. Further, we show a variety of results for FTRL-based SGDM when used with adaptive stepsizes. Empirical results are shown as well.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046096; 1925930; 2022446</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>