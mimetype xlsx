--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10342718</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/jib-2021-0038</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A systematic study of motif pairs that may facilitate enhancer–promoter interactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang S, Hu H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of integrative bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1613-4516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Pairs of interacting transcription factors (TFs) have previously been shown to bind to enhancers and promoters and contribute to their physical interactions. However, to date, we have limited knowledge about such TF pairs. To fill this void, we systematically studied the co-occurrence of TF-binding motifs in interacting enhancer–promoter (EP) pairs in seven human cell lines. We discovered 423 motif pairs that significantly co-occur in enhancers and promoters of interacting EP pairs. We demonstrated that these motif pairs are biologically meaningful and significantly enriched with motif pairs of known interacting TF pairs. We also showed that the identified motif pairs facilitated the discovery of the interacting EP pairs. The developed pipeline, EPmotifPair, together with the predicted motifs and motif pairs, is available at https://doi.org/10.6084/m9.figshare.14192000. Our study provides a comprehensive list of motif pairs that may contribute to EP physical interactions, which facilitate generating meaningful hypotheses for experimental validation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015838</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>