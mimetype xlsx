--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343035</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/tc-2021-343</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The effect of changing sea ice on nearshore wave climate trends along Alaska’s central Beaufort Sea coast</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nederhoff, Kees; Erikson, Li; Engelstad, Anita; Bieniek, Peter; Kasper, Jeremy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-29T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The cryosphere discussions</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1994-0440</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Diminishing sea ice is impacting the wave field across the Arctic region. Recent observation and model-based studies highlight the spatiotemporal influence of sea ice on offshore wave climatologies, but effects within the nearshore region are still poorly described. This study characterizes the wave climate in the central Beaufort Sea coast from 1979 to 2019 by utilizing a wave hindcast model that uses ERA5 winds, waves, and ice concentrations as input. The spectral wave model SWAN is calibrated and validated based on more than 10,000 in situ measurements collected over a 13-year time period across the region, with friction variations and empirical coefficients for newly implemented empirical ice formulations for the open water season. Model results and trends are analyzed over the 41-year time period using the non-parametric Mann-Kendall test, including an estimate of Sen’s slope. The model results show that the reduction of sea ice concentration correlates strongly with increases in average and extreme wave conditions. In particular, the open water season extended by ~96 days over the 41-year time period (~2.4 days/yr), resulting in a five-fold increase of the yearly cumulative wave power. Moreover, the open water season extends later into the year, resulting in relatively open-water conditions during fall storms with high wind speeds. The later freeze-up results in an increase of the annual offshore median wave heights of 1% per year and an increase in the average number of rough wave days (defined as days when maximum wave heights exceed 2.5 m) from 1.5 in 1979 to 13.1 days in 2019. Trends in the nearshore areas deviate from the patterns offshore. Model results indicate a non-breaking depth induced saturation limit for high wave heights in the shallow areas of Foggy Island Bay. Similar patterns are found for yearly cumulative wave power.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1656026</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>