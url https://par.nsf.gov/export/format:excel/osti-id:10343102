--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343102</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/QCE52317.2021.00049</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distributing Graph States Across Quantum Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fischer, Alex; Towsley, Don</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE International Conference on Quantum Computing and Engineering (QCE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>324 to 333</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graph states form an important class of multipartite entangled quantum states. We propose a new approach for distributing graph states across a quantum network. We consider a quantum network consisting of nodes—quantum computers within which local operations are free—and EPR pairs shared between nodes that can continually be generated. We prove upper bounds for our approach on the number of EPR pairs consumed, completion time, and amount of classical communication required, all of which are equal to or better than that of prior work [10]. We also reduce the problem of minimizing the completion time to distribute a graph state using our approach to a network flow problem having polynomial time complexity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955744</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>